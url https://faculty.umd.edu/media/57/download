--- v0 (2025-12-20)
+++ v1 (2026-07-29)
@@ -1,2783 +1,1962 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
+  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
+  <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="36791797" w14:textId="77777777" w:rsidR="0016042F" w:rsidRPr="00F816B6" w:rsidRDefault="00F816B6" w:rsidP="00F816B6">
-[...19 lines deleted...]
-        <w:t>RESIGNATION AND RETIREMENT AGREEMENT</w:t>
+    <w:p w14:paraId="29793723" w14:textId="39ACB118" w:rsidR="00867E33" w:rsidRDefault="00BA23E2" w:rsidP="00126F46">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">University of Maryland </w:t>
+      </w:r>
+      <w:r w:rsidR="00126F46">
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t>Resignation and Retirement Agreement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E8ACFB3" w14:textId="77777777" w:rsidR="0016042F" w:rsidRDefault="0016042F">
-[...6 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="7EE2ADDA" w14:textId="77777777" w:rsidR="00217EC4" w:rsidRDefault="00217EC4" w:rsidP="00217EC4">
+      <w:r>
+        <w:t xml:space="preserve">THIS AGREEMENT is made this </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="Day of Month"/>
+          <w:tag w:val="Day of Month"/>
+          <w:id w:val="747150882"/>
+          <w:placeholder>
+            <w:docPart w:val="E1DF38DC04EA4AD6920DB7C4264A4095"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w15:color w:val="800000"/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Enter formal day of month (e.g., 14th)</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00696A27">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:t xml:space="preserve"> day of </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="Month"/>
+          <w:tag w:val="Month"/>
+          <w:id w:val="707538443"/>
+          <w:placeholder>
+            <w:docPart w:val="94F50A573809488C95A9E8DAB5BE91E4"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w15:color w:val="800000"/>
+          <w:dropDownList>
+            <w:listItem w:value="Choose an item."/>
+            <w:listItem w:displayText="January" w:value="January"/>
+            <w:listItem w:displayText="February" w:value="February"/>
+            <w:listItem w:displayText="March" w:value="March"/>
+            <w:listItem w:displayText="April" w:value="April"/>
+            <w:listItem w:displayText="May" w:value="May"/>
+            <w:listItem w:displayText="June" w:value="June"/>
+            <w:listItem w:displayText="July" w:value="July"/>
+            <w:listItem w:displayText="August" w:value="August"/>
+            <w:listItem w:displayText="September" w:value="September"/>
+            <w:listItem w:displayText="October" w:value="October"/>
+            <w:listItem w:displayText="November" w:value="November"/>
+            <w:listItem w:displayText="December" w:value="December"/>
+          </w:dropDownList>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidRPr="00696A27">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Choose an item.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:t>, 20</w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="Year"/>
+          <w:tag w:val="Year"/>
+          <w:id w:val="2046952837"/>
+          <w:placeholder>
+            <w:docPart w:val="CFE997A3E91E40F2A29EFB7758581536"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w15:color w:val="800000"/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Enter last two digits of year</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00696A27">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:t xml:space="preserve">, by and between the University of Maryland, College Park, and </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="Full Name"/>
+          <w:tag w:val="Full Name"/>
+          <w:id w:val="-159859794"/>
+          <w:placeholder>
+            <w:docPart w:val="95485CC687464DFD9CB2E0043CB03593"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w15:color w:val="800000"/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Enter Employee’s full name</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00696A27">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:t xml:space="preserve"> (the “Employee”).</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="0E4EE9AF" w14:textId="77777777" w:rsidR="00F816B6" w:rsidRPr="00F816B6" w:rsidRDefault="00F816B6">
-[...6 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="5D9E49DB" w14:textId="77777777" w:rsidR="004E61FB" w:rsidRDefault="004E61FB" w:rsidP="004E61FB">
+      <w:r>
+        <w:t>WHEREAS, Employee has been employed by the University; and wishes to voluntarily resign and retire from University employment; and</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="0467A862" w14:textId="77777777" w:rsidR="0016042F" w:rsidRPr="00F816B6" w:rsidRDefault="0016042F">
-[...43 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="19E7C0B3" w14:textId="77777777" w:rsidR="004E61FB" w:rsidRDefault="004E61FB" w:rsidP="004E61FB">
+      <w:r>
+        <w:t xml:space="preserve">WHEREAS, the University wishes to accept Employee’s resignation and retirement; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="527E7A20" w14:textId="0685AF7F" w:rsidR="00217EC4" w:rsidRDefault="004E61FB" w:rsidP="004E61FB">
+      <w:r>
+        <w:t>NOW, THEREFORE, in consideration of the mutual promises set forth, and for consideration herein provided to which Employee is not already entitled, the University and Employee agree as follows:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D7AFC18" w14:textId="17812C5D" w:rsidR="00126F46" w:rsidRDefault="00617253" w:rsidP="004E61FB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00617253">
+        <w:t xml:space="preserve">Employee understands and agrees that the employee has entered into a binding agreement with the University effective today the terms of which obligate </w:t>
+      </w:r>
+      <w:r w:rsidR="00957083">
+        <w:t>them</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00617253">
+        <w:t xml:space="preserve"> to resign and retire on the agreed upon dates stated herein.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78740F07" w14:textId="77777777" w:rsidR="009F1838" w:rsidRDefault="009F1838" w:rsidP="009F1838">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The effective date of the resignation shall be </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="Resign Date"/>
+          <w:tag w:val="Resign Date"/>
+          <w:id w:val="-1435050466"/>
+          <w:placeholder>
+            <w:docPart w:val="29F968AF4B60468DBA3688B42152230E"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w15:color w:val="800000"/>
+          <w:date>
+            <w:dateFormat w:val="MMMM d, yyyy"/>
+            <w:lid w:val="en-US"/>
+            <w:storeMappedDataAs w:val="dateTime"/>
+            <w:calendar w:val="gregorian"/>
+          </w:date>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidRPr="00696A27">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click here to enter a date.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17B367DC" w14:textId="77777777" w:rsidR="0016042F" w:rsidRPr="00F816B6" w:rsidRDefault="0016042F">
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="17717C00" w14:textId="1F6F1937" w:rsidR="009F1838" w:rsidRDefault="009F1838" w:rsidP="009F1838">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The effective date of the retirement shall be </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="Retire Date (One day after Resignation Date)"/>
+          <w:tag w:val="Retire Date"/>
+          <w:id w:val="-702025665"/>
+          <w:placeholder>
+            <w:docPart w:val="9C479D3A847F4A77AB78DB13043B53F1"/>
+          </w:placeholder>
+          <w15:color w:val="800000"/>
+          <w:date>
+            <w:dateFormat w:val="MMMM d, yyyy"/>
+            <w:lid w:val="en-US"/>
+            <w:storeMappedDataAs w:val="dateTime"/>
+            <w:calendar w:val="gregorian"/>
+          </w:date>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="001F1D99">
+            <w:t>Click here to enter a date, one day after resignation date</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="001F1D99">
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="58A4157F" w14:textId="77777777" w:rsidR="0016042F" w:rsidRPr="00F816B6" w:rsidRDefault="0016042F">
-[...12 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="3000FAC0" w14:textId="615AE155" w:rsidR="00617253" w:rsidRDefault="00900EC2" w:rsidP="004E61FB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="Negotiated Terms of Resignation and Retirement"/>
+          <w:tag w:val="Negotiated Terms of Resignation and Retirement"/>
+          <w:id w:val="386618515"/>
+          <w:placeholder>
+            <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+          </w:placeholder>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="003C63B5">
+            <w:t xml:space="preserve">Enter the negotiated terms of the resignation and retirement. </w:t>
+          </w:r>
+          <w:r w:rsidR="006D3166">
+            <w:t xml:space="preserve">The terms of specific negotiated arrangements should be reviewed and approved by </w:t>
+          </w:r>
+          <w:r w:rsidR="00C053E1">
+            <w:t>OGC or the Office of Faculty Affairs.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="001D0080">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E13327">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="002875F1">
+        <w:t xml:space="preserve">If applicable, the terms and conditions applicable to the Employee during the pre-retirement period are as follows: </w:t>
+      </w:r>
+      <w:r w:rsidR="00C37572">
+        <w:br/>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="Pre-Retirement Agreement"/>
+          <w:tag w:val="Pre-Retirement Agreement"/>
+          <w:id w:val="576720649"/>
+          <w:placeholder>
+            <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+          </w:placeholder>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00314835">
+            <w:t>Enter the pre-retirement arrangements.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
     </w:p>
-    <w:p w14:paraId="29D99A48" w14:textId="77777777" w:rsidR="0016042F" w:rsidRPr="00F816B6" w:rsidRDefault="0016042F">
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="2B9C1890" w14:textId="2E97FE8F" w:rsidR="00314835" w:rsidRDefault="00EF02E0" w:rsidP="004E61FB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF02E0">
+        <w:t>The Employee’s salary shall be that salary which the Employee had attained at the commencement of the agreement, proportional to FTE, and adjusted for any cost of living and/or merit increases; to the extent that the University or the University System of Maryland (“USM”) implement furloughs, salary reductions, or other cost containment measures applicable to tenured faculty at the University during the pre-retirement period, such measures shall apply to the Employee;</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="1C007A46" w14:textId="77777777" w:rsidR="0016042F" w:rsidRPr="00F816B6" w:rsidRDefault="0016042F">
-[...11 lines deleted...]
-        <w:t xml:space="preserve">WHEREAS, the University wishes to accept Employee’s resignation and retirement; </w:t>
+    <w:p w14:paraId="2E3C2CC0" w14:textId="13048926" w:rsidR="00EF02E0" w:rsidRDefault="00B769FD" w:rsidP="004E61FB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B769FD">
+        <w:t xml:space="preserve">Employee hereby for </w:t>
+      </w:r>
+      <w:r>
+        <w:t>themself</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B769FD">
+        <w:t xml:space="preserve">, and for </w:t>
+      </w:r>
+      <w:r>
+        <w:t>their</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B769FD">
+        <w:t xml:space="preserve"> personal representatives, agents, heirs and assigns, releases and discharges the University, the State of Maryland, and their officers, agents and employees from any and all liability, claims and causes of action which Employee had, now has, or may have up until the date of this Agreement with respect to all matters relating to or arising from his employment and resignation from </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B769FD">
+        <w:lastRenderedPageBreak/>
+        <w:t>the University, including but not limited to: any rights or claims arising under the Older Workers Benefits Protection Act; claims of discrimination on the basis of age, including but not limited to claims under the Age Discrimination in Employment Act (“ADEA”); claims on the basis of race, sex, national origin, religion, handicap or disability, or retaliation; claims under the laws of the State of Maryland; or claims alleging tort and breach of contract, including but not limited to claims for emotional distress, defamation, and wrongful termination.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="595F9928" w14:textId="77777777" w:rsidR="0016042F" w:rsidRPr="00F816B6" w:rsidRDefault="0016042F">
-[...6 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="7A65ED9E" w14:textId="77777777" w:rsidR="00BF0AEB" w:rsidRDefault="00BF0AEB" w:rsidP="00BF0AEB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Employee acknowledges that they have a minimum of twenty-one days (the “Consideration Period”) from receipt of this Agreement within which to consider this Agreement, and, if it is acceptable to Employee, to affix their signature. By executing this Agreement, before the expiration of the Consideration Period, Employee warrants that they have had sufficient time to review and consider this Agreement, and are voluntarily shortening the Consideration Period.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="4383898B" w14:textId="77777777" w:rsidR="0016042F" w:rsidRPr="00F816B6" w:rsidRDefault="0016042F">
-[...12 lines deleted...]
-        <w:t>NOW, THEREFORE, in consideration of the mutual promises set forth, and for consideration herein provided to which Employee is not already entitled, the University and Employee agree as follows:</w:t>
+    <w:p w14:paraId="3359CC12" w14:textId="77777777" w:rsidR="00BF0AEB" w:rsidRDefault="00BF0AEB" w:rsidP="00BF0AEB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Employee understands that they have seven days to revoke this Agreement following the date Employee signs it, and that this Agreement shall become effective or enforceable once that seven-day period has expired. Employee agrees that any revocation within this 7 days will be accomplished by sending, via overnight delivery, written notice of revocation of the Agreement to:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2840768F" w14:textId="77777777" w:rsidR="0016042F" w:rsidRPr="00F816B6" w:rsidRDefault="0016042F">
-[...6 lines deleted...]
-      </w:pPr>
+    <w:sdt>
+      <w:sdtPr>
+        <w:alias w:val="Chair's Name, Title &amp; Unit"/>
+        <w:tag w:val="Chair's Name, Title &amp; Unit"/>
+        <w:id w:val="1309746866"/>
+        <w:placeholder>
+          <w:docPart w:val="1D1238A7F60744CC9F7C718A9738993A"/>
+        </w:placeholder>
+        <w15:color w:val="800000"/>
+        <w:text w:multiLine="1"/>
+      </w:sdtPr>
+      <w:sdtEndPr/>
+      <w:sdtContent>
+        <w:p w14:paraId="16F6AA2E" w14:textId="4C5A1BE4" w:rsidR="00BF0AEB" w:rsidRDefault="00AC1001" w:rsidP="00BF0AEB">
+          <w:pPr>
+            <w:ind w:left="360"/>
+            <w:jc w:val="center"/>
+          </w:pPr>
+          <w:r>
+            <w:t>Enter the name and address of Unit Head</w:t>
+          </w:r>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:p w14:paraId="0FEB5FCF" w14:textId="77777777" w:rsidR="00BF0AEB" w:rsidRDefault="00BF0AEB" w:rsidP="00BF0AEB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:before="240"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The Employee further acknowledges that the University advised the Employee to consult with an Attorney prior to executing this Agreement, and the Employee has had the opportunity to do so. The Employee further represents that they have read the terms of this Agreement completely and these terms are fully understood and voluntarily accepted by the Employee. </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="4C11165A" w14:textId="77777777" w:rsidR="0016042F" w:rsidRPr="00F816B6" w:rsidRDefault="0016042F">
-[...19 lines deleted...]
-        <w:t xml:space="preserve">Employee understands and agrees that the employee has entered into a binding agreement with the University effective today the terms of which obligate him or her to resign and retire on the agreed upon dates stated herein.  </w:t>
+    <w:p w14:paraId="53C74B69" w14:textId="77777777" w:rsidR="00BF0AEB" w:rsidRDefault="00BF0AEB" w:rsidP="00BF0AEB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Neither the University nor the Employee may assign, transfer, or alienate any rights or obligations set forth herein.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="469362B2" w14:textId="77777777" w:rsidR="0016042F" w:rsidRPr="00F816B6" w:rsidRDefault="0016042F">
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="1FA4D25D" w14:textId="77777777" w:rsidR="00BF0AEB" w:rsidRDefault="00BF0AEB" w:rsidP="00BF0AEB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>The construction, validity, and effect of this Agreement shall be governed by the laws of the State of Maryland.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="1F3E2500" w14:textId="77777777" w:rsidR="0016042F" w:rsidRPr="00F816B6" w:rsidRDefault="0016042F">
-[...26 lines deleted...]
-        <w:t>all be _______________________</w:t>
+    <w:p w14:paraId="29F363F3" w14:textId="1126FDC0" w:rsidR="00290BD4" w:rsidRDefault="00BF0AEB" w:rsidP="00BF0AEB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>This Agreement constitutes the entire, final and complete understanding between the Employee and the University, and cannot be modified except by the written consent of both parties.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E1E3EC7" w14:textId="77777777" w:rsidR="0016042F" w:rsidRPr="00F816B6" w:rsidRDefault="0016042F">
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="67B90010" w14:textId="77777777" w:rsidR="00A62123" w:rsidRDefault="00A62123">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="595B2099" w14:textId="77777777" w:rsidR="0016042F" w:rsidRPr="00F816B6" w:rsidRDefault="0016042F">
-[...43 lines deleted...]
-        <w:t>.</w:t>
+    <w:p w14:paraId="64F07F2B" w14:textId="45B91074" w:rsidR="00ED680F" w:rsidRDefault="00ED680F" w:rsidP="00ED680F">
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>IN WITNESS WHEREOF, the University and Employee, on the date first written above, have executed two original copies of this Agreement, each party retaining one original executed copy.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17FE724A" w14:textId="77777777" w:rsidR="0016042F" w:rsidRPr="00F816B6" w:rsidRDefault="0016042F">
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="794B810A" w14:textId="77777777" w:rsidR="00ED680F" w:rsidRDefault="00ED680F" w:rsidP="00ED680F">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>The University of Maryland, College Park</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="17733928" w14:textId="77777777" w:rsidR="0016042F" w:rsidRPr="00F816B6" w:rsidRDefault="0016042F">
-[...58 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="3D807F55" w14:textId="77777777" w:rsidR="00A62123" w:rsidRPr="00A62123" w:rsidRDefault="00A62123" w:rsidP="006E066E">
+      <w:pPr>
+        <w:spacing w:before="720"/>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="3A6476D1" w14:textId="77777777" w:rsidR="0016042F" w:rsidRPr="00F816B6" w:rsidRDefault="0016042F">
-[...1345 lines deleted...]
-    <w:sectPr w:rsidR="0016042F" w:rsidRPr="00F816B6" w:rsidSect="00F816B6">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblBorders>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4096"/>
+        <w:gridCol w:w="2145"/>
+        <w:gridCol w:w="3119"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00061B13" w:rsidRPr="006B4216" w14:paraId="2305FDF3" w14:textId="77777777" w:rsidTr="00061B13">
+        <w:trPr>
+          <w:trHeight w:val="1440"/>
+        </w:trPr>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Open Sans Light"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:alias w:val="Full Name"/>
+            <w:tag w:val="Employee's Full Name"/>
+            <w:id w:val="1867869138"/>
+            <w:placeholder>
+              <w:docPart w:val="DDE750DB48214A528C2007A066FF999E"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w15:color w:val="800000"/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="4096" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="22B5A746" w14:textId="77777777" w:rsidR="00061B13" w:rsidRPr="006B4216" w:rsidRDefault="00061B13" w:rsidP="00F532CA">
+                <w:pPr>
+                  <w:pStyle w:val="NoSpacing"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Open Sans Light"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="006B4216">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:cs="Open Sans Light"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>Enter Employee’s full name.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2145" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DDEF4A2" w14:textId="77777777" w:rsidR="00061B13" w:rsidRPr="006B4216" w:rsidRDefault="00061B13" w:rsidP="00F532CA">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:cs="Open Sans Light"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B4216">
+              <w:rPr>
+                <w:rFonts w:cs="Open Sans Light"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Date</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D5BBA46" w14:textId="77777777" w:rsidR="00061B13" w:rsidRPr="006B4216" w:rsidRDefault="00061B13" w:rsidP="00F532CA">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:cs="Open Sans Light"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B4216">
+              <w:rPr>
+                <w:rFonts w:cs="Open Sans Light"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Witness</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00061B13" w:rsidRPr="006B4216" w14:paraId="018AB4E0" w14:textId="77777777" w:rsidTr="00061B13">
+        <w:trPr>
+          <w:trHeight w:val="1440"/>
+        </w:trPr>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Open Sans Light"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:alias w:val="Chair's Name and Title"/>
+            <w:tag w:val="Chair's Name and Title"/>
+            <w:id w:val="-2036793088"/>
+            <w:placeholder>
+              <w:docPart w:val="8358E23B6E2348D4A71370B8044F78C6"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w15:color w:val="800000"/>
+            <w:text w:multiLine="1"/>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="4096" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="37EC2A0C" w14:textId="77777777" w:rsidR="00061B13" w:rsidRPr="006B4216" w:rsidRDefault="00061B13" w:rsidP="00F532CA">
+                <w:pPr>
+                  <w:pStyle w:val="NoSpacing"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Open Sans Light"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="006B4216">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:cs="Open Sans Light"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>Enter Chair’s Name and Title.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2145" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A15CEDF" w14:textId="77777777" w:rsidR="00061B13" w:rsidRPr="006B4216" w:rsidRDefault="00061B13" w:rsidP="00F532CA">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:cs="Open Sans Light"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B4216">
+              <w:rPr>
+                <w:rFonts w:cs="Open Sans Light"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Date</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="31AE29EA" w14:textId="77777777" w:rsidR="00061B13" w:rsidRPr="006B4216" w:rsidRDefault="00061B13" w:rsidP="00F532CA">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:cs="Open Sans Light"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B4216">
+              <w:rPr>
+                <w:rFonts w:cs="Open Sans Light"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Witness</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00061B13" w:rsidRPr="006B4216" w14:paraId="2B713D3C" w14:textId="77777777" w:rsidTr="00E32C79">
+        <w:trPr>
+          <w:trHeight w:val="1440"/>
+        </w:trPr>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cs="Open Sans Light"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:alias w:val="Dean's Name, Title, and College"/>
+            <w:tag w:val="Dean's Name, Title, and College"/>
+            <w:id w:val="909276056"/>
+            <w:placeholder>
+              <w:docPart w:val="CB34A1E4756C495C8C3957A15993C1A2"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w15:color w:val="800000"/>
+            <w:text w:multiLine="1"/>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="4096" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                </w:tcBorders>
+              </w:tcPr>
+              <w:p w14:paraId="4149B810" w14:textId="77777777" w:rsidR="00061B13" w:rsidRPr="006B4216" w:rsidRDefault="00061B13" w:rsidP="00F532CA">
+                <w:pPr>
+                  <w:pStyle w:val="NoSpacing"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Open Sans Light"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="006B4216">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:cs="Open Sans Light"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>Enter Dean’s Name, Title, and College.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2145" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="44270A9E" w14:textId="77777777" w:rsidR="00061B13" w:rsidRPr="006B4216" w:rsidRDefault="00061B13" w:rsidP="00F532CA">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:cs="Open Sans Light"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B4216">
+              <w:rPr>
+                <w:rFonts w:cs="Open Sans Light"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Date</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="28CF154F" w14:textId="77777777" w:rsidR="00061B13" w:rsidRPr="006B4216" w:rsidRDefault="00061B13" w:rsidP="00F532CA">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:cs="Open Sans Light"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B4216">
+              <w:rPr>
+                <w:rFonts w:cs="Open Sans Light"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Witness</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00061B13" w:rsidRPr="006B4216" w14:paraId="1EB0F61F" w14:textId="77777777" w:rsidTr="00E32C79">
+        <w:trPr>
+          <w:trHeight w:val="1440"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4096" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3246EFDA" w14:textId="77777777" w:rsidR="00061B13" w:rsidRPr="006B4216" w:rsidRDefault="00061B13" w:rsidP="00F532CA">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:cs="Open Sans Light"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B4216">
+              <w:rPr>
+                <w:rFonts w:cs="Open Sans Light"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Jennifer King Rice</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="666C5BDB" w14:textId="77777777" w:rsidR="00061B13" w:rsidRPr="006B4216" w:rsidRDefault="00061B13" w:rsidP="00F532CA">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:cs="Open Sans Light"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B4216">
+              <w:rPr>
+                <w:rFonts w:cs="Open Sans Light"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Senior Vice President and Provost</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2145" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="660CBC58" w14:textId="77777777" w:rsidR="00061B13" w:rsidRPr="006B4216" w:rsidRDefault="00061B13" w:rsidP="00F532CA">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:cs="Open Sans Light"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B4216">
+              <w:rPr>
+                <w:rFonts w:cs="Open Sans Light"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Date</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="11A2695E" w14:textId="77777777" w:rsidR="00061B13" w:rsidRPr="006B4216" w:rsidRDefault="00061B13" w:rsidP="00F532CA">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:cs="Open Sans Light"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B4216">
+              <w:rPr>
+                <w:rFonts w:cs="Open Sans Light"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Witness</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="3E064246" w14:textId="77777777" w:rsidR="00CA1369" w:rsidRPr="00126F46" w:rsidRDefault="00CA1369" w:rsidP="00CA1369"/>
+    <w:sectPr w:rsidR="00CA1369" w:rsidRPr="00126F46" w:rsidSect="00BA23E2">
+      <w:footerReference w:type="default" r:id="rId8"/>
+      <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="1440" w:right="1584" w:bottom="1440" w:left="1584" w:header="720" w:footer="720" w:gutter="0"/>
-      <w:cols w:space="720"/>
+      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="576" w:gutter="0"/>
+      <w:cols w:sep="1" w:space="360"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="7B037A87" w14:textId="77777777" w:rsidR="00900EC2" w:rsidRDefault="00900EC2" w:rsidP="0027263F">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="0ED4BCF3" w14:textId="77777777" w:rsidR="00900EC2" w:rsidRDefault="00900EC2" w:rsidP="0027263F">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationNotice" w:id="1">
+    <w:p w14:paraId="3DE68580" w14:textId="77777777" w:rsidR="00900EC2" w:rsidRDefault="00900EC2">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
-[...6 lines deleted...]
-  </w:font>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20002A87" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Open Sans Light">
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="4000201B" w:usb2="00000028" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Roboto Condensed Light">
+    <w:panose1 w:val="02000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0000AFF" w:usb1="5000217F" w:usb2="00000021" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
+  <w:font w:name="Roboto Condensed">
+    <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-[...6 lines deleted...]
-    <w:family w:val="roman"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
-[...13 lines deleted...]
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="5000205B" w:usb2="00000020" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5232D200" w14:textId="0F7C0763" w:rsidR="0027263F" w:rsidRPr="00BC7306" w:rsidRDefault="00AF173D" w:rsidP="0027263F">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="6" w:space="1" w:color="auto"/>
+      </w:pBdr>
+      <w:rPr>
+        <w:rFonts w:cs="Open Sans Light"/>
+        <w:sz w:val="18"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00BC7306">
+      <w:rPr>
+        <w:rFonts w:cs="Open Sans Light"/>
+        <w:sz w:val="18"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidRPr="00BC7306">
+      <w:rPr>
+        <w:rFonts w:cs="Open Sans Light"/>
+        <w:sz w:val="18"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> FILENAME  \* Upper  \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r w:rsidRPr="00BC7306">
+      <w:rPr>
+        <w:rFonts w:cs="Open Sans Light"/>
+        <w:sz w:val="18"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="004E61FB">
+      <w:rPr>
+        <w:rFonts w:cs="Open Sans Light"/>
+        <w:noProof/>
+        <w:sz w:val="18"/>
+      </w:rPr>
+      <w:t>RETIREMENT AGREEMENT.DOCX</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00BC7306">
+      <w:rPr>
+        <w:rFonts w:cs="Open Sans Light"/>
+        <w:sz w:val="18"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r w:rsidR="0027263F" w:rsidRPr="00BC7306">
+      <w:rPr>
+        <w:rFonts w:cs="Open Sans Light"/>
+        <w:sz w:val="18"/>
+      </w:rPr>
+      <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
+    </w:r>
+    <w:r w:rsidR="0027263F" w:rsidRPr="00BC7306">
+      <w:rPr>
+        <w:rFonts w:cs="Open Sans Light"/>
+        <w:sz w:val="18"/>
+      </w:rPr>
+      <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
+    </w:r>
+    <w:r w:rsidR="0027263F" w:rsidRPr="00BC7306">
+      <w:rPr>
+        <w:rFonts w:cs="Open Sans Light"/>
+        <w:sz w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Page </w:t>
+    </w:r>
+    <w:r w:rsidR="0027263F" w:rsidRPr="00BC7306">
+      <w:rPr>
+        <w:rFonts w:cs="Open Sans Light"/>
+        <w:sz w:val="18"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidR="0027263F" w:rsidRPr="00BC7306">
+      <w:rPr>
+        <w:rFonts w:cs="Open Sans Light"/>
+        <w:sz w:val="18"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r w:rsidR="0027263F" w:rsidRPr="00BC7306">
+      <w:rPr>
+        <w:rFonts w:cs="Open Sans Light"/>
+        <w:sz w:val="18"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="00FE6F12" w:rsidRPr="00BC7306">
+      <w:rPr>
+        <w:rFonts w:cs="Open Sans Light"/>
+        <w:noProof/>
+        <w:sz w:val="18"/>
+      </w:rPr>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r w:rsidR="0027263F" w:rsidRPr="00BC7306">
+      <w:rPr>
+        <w:rFonts w:cs="Open Sans Light"/>
+        <w:noProof/>
+        <w:sz w:val="18"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="609EB2C5" w14:textId="77777777" w:rsidR="00900EC2" w:rsidRDefault="00900EC2" w:rsidP="0027263F">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="1CC0515B" w14:textId="77777777" w:rsidR="00900EC2" w:rsidRDefault="00900EC2" w:rsidP="0027263F">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationNotice" w:id="1">
+    <w:p w14:paraId="59AAD74B" w14:textId="77777777" w:rsidR="00900EC2" w:rsidRDefault="00900EC2">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF7C"/>
-[...194 lines deleted...]
-    <w:nsid w:val="4D7B3727"/>
+    <w:nsid w:val="2FFC1F63"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="68BEC7D2"/>
-    <w:lvl w:ilvl="0" w:tplc="68D8BBE8">
+    <w:tmpl w:val="8494862A"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...6 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2520" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="3240" w:hanging="180"/>
+        <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="3960" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="4680" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="5400" w:hanging="180"/>
+        <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="6120" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="6840" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="7560" w:hanging="180"/>
+        <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="50522A65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9E9A2392"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="360" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="180"/>
+        <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="180"/>
+        <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4680" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5400" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6120" w:hanging="180"/>
+        <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-[...4 lines deleted...]
-      <w:start w:val="5"/>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7F193B48"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="A96E7B70"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="1080" w:hanging="720"/>
+        <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...3 lines deleted...]
-      </w:pPr>
+        <w:ind w:left="1440" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
-      <w:lvlJc w:val="right"/>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...3 lines deleted...]
-      </w:pPr>
+        <w:ind w:left="2880" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
+      <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...3 lines deleted...]
-      </w:pPr>
+        <w:ind w:left="3600" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:tabs>
-[...3 lines deleted...]
-      </w:pPr>
+        <w:ind w:left="4320" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...3 lines deleted...]
-      </w:pPr>
+        <w:ind w:left="5040" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...3 lines deleted...]
-      </w:pPr>
+        <w:ind w:left="5760" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:tabs>
-[...19 lines deleted...]
-        <w:ind w:left="1440" w:hanging="720"/>
+        <w:ind w:left="6480" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090019">
-[...94 lines deleted...]
-    </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-[...139 lines deleted...]
-  <w:num w:numId="10">
+  <w:num w:numId="1" w16cid:durableId="1209610840">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="11">
-[...2 lines deleted...]
-  <w:num w:numId="12">
+  <w:num w:numId="2" w16cid:durableId="1318996010">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="13">
-[...6 lines deleted...]
-    <w:abstractNumId w:val="11"/>
+  <w:num w:numId="3" w16cid:durableId="1470249564">
+    <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
-<file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
-[...2 lines deleted...]
-  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="130"/>
+  <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="720"/>
-  <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+    <w:footnote w:id="1"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+    <w:endnote w:id="1"/>
+  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="0019026A"/>
-[...12 lines deleted...]
-    <w:rsid w:val="00F93207"/>
+    <w:rsidRoot w:val="00356CCB"/>
+    <w:rsid w:val="0001140B"/>
+    <w:rsid w:val="00032395"/>
+    <w:rsid w:val="00041937"/>
+    <w:rsid w:val="00057902"/>
+    <w:rsid w:val="00060F47"/>
+    <w:rsid w:val="00060FDD"/>
+    <w:rsid w:val="00061645"/>
+    <w:rsid w:val="00061B13"/>
+    <w:rsid w:val="0008625B"/>
+    <w:rsid w:val="000A35EA"/>
+    <w:rsid w:val="000A5286"/>
+    <w:rsid w:val="000C055D"/>
+    <w:rsid w:val="000C2133"/>
+    <w:rsid w:val="000C5CC8"/>
+    <w:rsid w:val="000E7296"/>
+    <w:rsid w:val="000F0B66"/>
+    <w:rsid w:val="00126F46"/>
+    <w:rsid w:val="00137C86"/>
+    <w:rsid w:val="00143C67"/>
+    <w:rsid w:val="00161A08"/>
+    <w:rsid w:val="00162B78"/>
+    <w:rsid w:val="001919B3"/>
+    <w:rsid w:val="001B0389"/>
+    <w:rsid w:val="001C6740"/>
+    <w:rsid w:val="001D0080"/>
+    <w:rsid w:val="001E252A"/>
+    <w:rsid w:val="001F1D99"/>
+    <w:rsid w:val="00217EC4"/>
+    <w:rsid w:val="00221C17"/>
+    <w:rsid w:val="002221B4"/>
+    <w:rsid w:val="00257AA2"/>
+    <w:rsid w:val="0027263F"/>
+    <w:rsid w:val="002875F1"/>
+    <w:rsid w:val="00290279"/>
+    <w:rsid w:val="00290BD4"/>
+    <w:rsid w:val="002A7EE6"/>
+    <w:rsid w:val="002C7462"/>
+    <w:rsid w:val="002D10D2"/>
+    <w:rsid w:val="00302C3B"/>
+    <w:rsid w:val="00304D16"/>
+    <w:rsid w:val="00311810"/>
+    <w:rsid w:val="00314835"/>
+    <w:rsid w:val="00320ACC"/>
+    <w:rsid w:val="003251AF"/>
+    <w:rsid w:val="003308A6"/>
+    <w:rsid w:val="003413B6"/>
+    <w:rsid w:val="00356CCB"/>
+    <w:rsid w:val="00371CAE"/>
+    <w:rsid w:val="00375ECA"/>
+    <w:rsid w:val="00387AE8"/>
+    <w:rsid w:val="003900BF"/>
+    <w:rsid w:val="003952D6"/>
+    <w:rsid w:val="003C63B5"/>
+    <w:rsid w:val="003F15FA"/>
+    <w:rsid w:val="003F3787"/>
+    <w:rsid w:val="00400A5E"/>
+    <w:rsid w:val="00402880"/>
+    <w:rsid w:val="004114B2"/>
+    <w:rsid w:val="00442B11"/>
+    <w:rsid w:val="00442C08"/>
+    <w:rsid w:val="004A175B"/>
+    <w:rsid w:val="004B1394"/>
+    <w:rsid w:val="004B742B"/>
+    <w:rsid w:val="004C47CE"/>
+    <w:rsid w:val="004D2FC0"/>
+    <w:rsid w:val="004D4492"/>
+    <w:rsid w:val="004E61FB"/>
+    <w:rsid w:val="004F40AF"/>
+    <w:rsid w:val="004F4F29"/>
+    <w:rsid w:val="00500E34"/>
+    <w:rsid w:val="00512216"/>
+    <w:rsid w:val="00542E07"/>
+    <w:rsid w:val="0055555C"/>
+    <w:rsid w:val="00555E45"/>
+    <w:rsid w:val="00560D71"/>
+    <w:rsid w:val="005911C4"/>
+    <w:rsid w:val="005A1354"/>
+    <w:rsid w:val="005B2E47"/>
+    <w:rsid w:val="005B6FE2"/>
+    <w:rsid w:val="005C088C"/>
+    <w:rsid w:val="005C58D7"/>
+    <w:rsid w:val="005E129F"/>
+    <w:rsid w:val="005E5938"/>
+    <w:rsid w:val="00600249"/>
+    <w:rsid w:val="00607F79"/>
+    <w:rsid w:val="0061425F"/>
+    <w:rsid w:val="00617253"/>
+    <w:rsid w:val="00640926"/>
+    <w:rsid w:val="00641FCD"/>
+    <w:rsid w:val="0065602A"/>
+    <w:rsid w:val="00673039"/>
+    <w:rsid w:val="006D3166"/>
+    <w:rsid w:val="006E066E"/>
+    <w:rsid w:val="006E5014"/>
+    <w:rsid w:val="006F41D9"/>
+    <w:rsid w:val="006F609C"/>
+    <w:rsid w:val="006F6CB6"/>
+    <w:rsid w:val="00751C11"/>
+    <w:rsid w:val="00756552"/>
+    <w:rsid w:val="00771AC9"/>
+    <w:rsid w:val="007B558C"/>
+    <w:rsid w:val="008263F9"/>
+    <w:rsid w:val="008626D6"/>
+    <w:rsid w:val="00866C20"/>
+    <w:rsid w:val="00867E33"/>
+    <w:rsid w:val="00892ADF"/>
+    <w:rsid w:val="00892E3F"/>
+    <w:rsid w:val="008B3C47"/>
+    <w:rsid w:val="008C6519"/>
+    <w:rsid w:val="008D7A24"/>
+    <w:rsid w:val="008D7BAC"/>
+    <w:rsid w:val="008F4F29"/>
+    <w:rsid w:val="00900EC2"/>
+    <w:rsid w:val="009310C0"/>
+    <w:rsid w:val="00931AF3"/>
+    <w:rsid w:val="00936220"/>
+    <w:rsid w:val="00940270"/>
+    <w:rsid w:val="00945413"/>
+    <w:rsid w:val="00957083"/>
+    <w:rsid w:val="009611EA"/>
+    <w:rsid w:val="009735A9"/>
+    <w:rsid w:val="009A691D"/>
+    <w:rsid w:val="009B1FE9"/>
+    <w:rsid w:val="009B4CD5"/>
+    <w:rsid w:val="009B50ED"/>
+    <w:rsid w:val="009B618A"/>
+    <w:rsid w:val="009D1FC1"/>
+    <w:rsid w:val="009D2C8C"/>
+    <w:rsid w:val="009E62FB"/>
+    <w:rsid w:val="009F1838"/>
+    <w:rsid w:val="00A01042"/>
+    <w:rsid w:val="00A30CF9"/>
+    <w:rsid w:val="00A351BE"/>
+    <w:rsid w:val="00A62123"/>
+    <w:rsid w:val="00A733D7"/>
+    <w:rsid w:val="00A80E8C"/>
+    <w:rsid w:val="00A908D0"/>
+    <w:rsid w:val="00A9731F"/>
+    <w:rsid w:val="00AA5BAC"/>
+    <w:rsid w:val="00AA5E40"/>
+    <w:rsid w:val="00AB0E3D"/>
+    <w:rsid w:val="00AB4363"/>
+    <w:rsid w:val="00AC1001"/>
+    <w:rsid w:val="00AF173D"/>
+    <w:rsid w:val="00AF1F94"/>
+    <w:rsid w:val="00AF5E51"/>
+    <w:rsid w:val="00AF7B32"/>
+    <w:rsid w:val="00B339D2"/>
+    <w:rsid w:val="00B37C2A"/>
+    <w:rsid w:val="00B50DF4"/>
+    <w:rsid w:val="00B52180"/>
+    <w:rsid w:val="00B64597"/>
+    <w:rsid w:val="00B769FD"/>
+    <w:rsid w:val="00BA23E2"/>
+    <w:rsid w:val="00BA521A"/>
+    <w:rsid w:val="00BC7306"/>
+    <w:rsid w:val="00BD5F6C"/>
+    <w:rsid w:val="00BE1241"/>
+    <w:rsid w:val="00BE12D7"/>
+    <w:rsid w:val="00BF0AEB"/>
+    <w:rsid w:val="00C053E1"/>
+    <w:rsid w:val="00C13532"/>
+    <w:rsid w:val="00C33037"/>
+    <w:rsid w:val="00C37572"/>
+    <w:rsid w:val="00C53C01"/>
+    <w:rsid w:val="00CA04C0"/>
+    <w:rsid w:val="00CA1369"/>
+    <w:rsid w:val="00CA292F"/>
+    <w:rsid w:val="00CB79F3"/>
+    <w:rsid w:val="00CD4056"/>
+    <w:rsid w:val="00D311BA"/>
+    <w:rsid w:val="00D3556B"/>
+    <w:rsid w:val="00D40769"/>
+    <w:rsid w:val="00D5745E"/>
+    <w:rsid w:val="00D71853"/>
+    <w:rsid w:val="00D765DF"/>
+    <w:rsid w:val="00D90549"/>
+    <w:rsid w:val="00DA6AC5"/>
+    <w:rsid w:val="00DB4B7A"/>
+    <w:rsid w:val="00DB6CFC"/>
+    <w:rsid w:val="00DF5A07"/>
+    <w:rsid w:val="00DF6AFB"/>
+    <w:rsid w:val="00E02084"/>
+    <w:rsid w:val="00E03EAC"/>
+    <w:rsid w:val="00E05C13"/>
+    <w:rsid w:val="00E13327"/>
+    <w:rsid w:val="00E25A2F"/>
+    <w:rsid w:val="00E32C79"/>
+    <w:rsid w:val="00E4065F"/>
+    <w:rsid w:val="00E414DB"/>
+    <w:rsid w:val="00E668A4"/>
+    <w:rsid w:val="00E96B95"/>
+    <w:rsid w:val="00E974A6"/>
+    <w:rsid w:val="00EA6534"/>
+    <w:rsid w:val="00EB432B"/>
+    <w:rsid w:val="00ED1D0F"/>
+    <w:rsid w:val="00ED680F"/>
+    <w:rsid w:val="00EE0934"/>
+    <w:rsid w:val="00EF02E0"/>
+    <w:rsid w:val="00F130AF"/>
+    <w:rsid w:val="00F176A9"/>
+    <w:rsid w:val="00F32269"/>
+    <w:rsid w:val="00F402B6"/>
+    <w:rsid w:val="00F5715A"/>
+    <w:rsid w:val="00FA5C3D"/>
+    <w:rsid w:val="00FB10A9"/>
+    <w:rsid w:val="00FD031E"/>
+    <w:rsid w:val="00FE104C"/>
+    <w:rsid w:val="00FE6F12"/>
+    <w:rsid w:val="00FF5672"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="72A49300"/>
-[...1 lines deleted...]
-  <w15:docId w15:val="{D3DC3AF5-86CE-44BD-871B-4847B63905DA}"/>
+  <w14:docId w14:val="32C6FB64"/>
+  <w15:docId w15:val="{8780BF5D-29A2-4260-83C6-0B706E4BE829}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...14 lines deleted...]
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -2926,1345 +2105,1825 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="00217EC4"/>
+    <w:pPr>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
+      <w:rFonts w:ascii="Open Sans Light" w:hAnsi="Open Sans Light"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
+    <w:rsid w:val="004F4F29"/>
     <w:pPr>
       <w:keepNext/>
+      <w:keepLines/>
+      <w:pBdr>
+        <w:top w:val="dotted" w:sz="4" w:space="1" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
+      </w:pBdr>
+      <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:ascii="Roboto Condensed Light" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Roboto Condensed Light" w:cstheme="majorBidi"/>
+      <w:bCs/>
+      <w:color w:val="017057" w:themeColor="accent4" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Heading1"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00771AC9"/>
     <w:pPr>
-      <w:keepNext/>
-      <w:jc w:val="center"/>
+      <w:pBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
+      </w:pBdr>
+      <w:jc w:val="left"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-      <w:bCs/>
+      <w:bCs w:val="0"/>
+      <w:caps/>
+      <w:color w:val="C00000"/>
+      <w:spacing w:val="40"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="003900BF"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:pBdr>
+        <w:top w:val="dotted" w:sz="4" w:space="1" w:color="auto"/>
+      </w:pBdr>
+      <w:spacing w:before="200"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-      <w:b/>
+      <w:rFonts w:ascii="Roboto Condensed Light" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Roboto Condensed Light" w:cstheme="majorBidi"/>
       <w:bCs/>
-      <w:sz w:val="26"/>
-      <w:szCs w:val="26"/>
+      <w:caps/>
+      <w:color w:val="668926" w:themeColor="accent2" w:themeShade="BF"/>
+      <w:spacing w:val="26"/>
+      <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="NotesHeading"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00FD031E"/>
     <w:pPr>
-      <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+      </w:tabs>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...75 lines deleted...]
-      <w:szCs w:val="22"/>
+      <w:color w:val="939F27" w:themeColor="accent3" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BodyText">
-    <w:name w:val="Body Text"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="004F4F29"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Roboto Condensed Light" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Roboto Condensed Light" w:cstheme="majorBidi"/>
+      <w:bCs/>
+      <w:color w:val="017057" w:themeColor="accent4" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00771AC9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Roboto Condensed Light" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Roboto Condensed Light" w:cstheme="majorBidi"/>
+      <w:caps/>
+      <w:color w:val="C00000"/>
+      <w:spacing w:val="40"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NotesHeading">
+    <w:name w:val="Notes Heading"/>
+    <w:basedOn w:val="Heading1"/>
+    <w:qFormat/>
+    <w:rsid w:val="009310C0"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:outlineLvl w:val="9"/>
+    </w:pPr>
+    <w:rPr>
+      <w:caps/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="IndentParagraph">
+    <w:name w:val="Indent Paragraph"/>
     <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00143C67"/>
     <w:pPr>
-      <w:jc w:val="both"/>
+      <w:spacing w:line="480" w:lineRule="auto"/>
+      <w:ind w:firstLine="720"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BlockText">
-    <w:name w:val="Block Text"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="003900BF"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Roboto Condensed Light" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Roboto Condensed Light" w:cstheme="majorBidi"/>
+      <w:bCs/>
+      <w:caps/>
+      <w:color w:val="668926" w:themeColor="accent2" w:themeShade="BF"/>
+      <w:spacing w:val="26"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="IndentNotItalic">
+    <w:name w:val="Indent Not Italic"/>
     <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="000F0B66"/>
     <w:pPr>
-      <w:spacing w:after="120"/>
-      <w:ind w:left="1440" w:right="1440"/>
+      <w:pBdr>
+        <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+      </w:pBdr>
+      <w:ind w:left="720" w:right="720"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BodyText2">
-    <w:name w:val="Body Text 2"/>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00AF7B32"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:caps/>
+      <w:smallCaps w:val="0"/>
+      <w:color w:val="auto"/>
+      <w:spacing w:val="5"/>
+      <w:u w:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00AF7B32"/>
     <w:pPr>
-      <w:spacing w:after="120" w:line="480" w:lineRule="auto"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BodyText3">
-    <w:name w:val="Body Text 3"/>
+  <w:style w:type="table" w:styleId="TableGrid">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="0027263F"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NoSpacing">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00400A5E"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Open Sans Light" w:hAnsi="Open Sans Light"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BalloonText">
+    <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
+    <w:link w:val="BalloonTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0027263F"/>
     <w:pPr>
-      <w:spacing w:after="120"/>
+      <w:spacing w:after="0"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
+    <w:name w:val="Balloon Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BalloonText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0027263F"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0027263F"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="0027263F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0027263F"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="0027263F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NotesComment">
+    <w:name w:val="Notes &amp; Comment"/>
+    <w:basedOn w:val="IndentNotItalic"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FD031E"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+      </w:pBdr>
+      <w:ind w:left="1440"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:color w:val="017057" w:themeColor="accent4" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00FD031E"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:bCs/>
+      <w:caps/>
+      <w:color w:val="939F27" w:themeColor="accent3" w:themeShade="BF"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00BE12D7"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:left w:val="single" w:sz="2" w:space="4" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="2" w:space="1" w:color="auto"/>
+      </w:pBdr>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="215D66" w:themeColor="accent5" w:themeShade="80"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="36"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00BE12D7"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="215D66" w:themeColor="accent5" w:themeShade="80"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="36"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A9731F"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+      <w:spacing w:before="120" w:after="160"/>
+      <w:ind w:left="360" w:hanging="360"/>
+      <w:jc w:val="right"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Roboto Condensed Light" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Roboto Condensed Light"/>
+      <w:caps/>
+      <w:color w:val="318B98" w:themeColor="accent5" w:themeShade="BF"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00A9731F"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Roboto Condensed Light" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Roboto Condensed Light"/>
+      <w:caps/>
+      <w:color w:val="318B98" w:themeColor="accent5" w:themeShade="BF"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="PlaceholderText">
+    <w:name w:val="Placeholder Text"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002221B4"/>
+    <w:rPr>
+      <w:color w:val="666666"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="CommentReference">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00A351BE"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BodyTextFirstIndent">
-[...9 lines deleted...]
-    <w:name w:val="Body Text Indent"/>
+  <w:style w:type="paragraph" w:styleId="CommentText">
+    <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
-    <w:pPr>
-[...25 lines deleted...]
-    </w:pPr>
+    <w:link w:val="CommentTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00A351BE"/>
     <w:rPr>
-      <w:sz w:val="16"/>
-      <w:szCs w:val="16"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Caption">
-[...6 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="CommentText"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00A351BE"/>
     <w:rPr>
+      <w:rFonts w:ascii="Open Sans Light" w:hAnsi="Open Sans Light"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00A351BE"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A351BE"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Open Sans Light" w:hAnsi="Open Sans Light"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Closing">
-[...8 lines deleted...]
-    <w:basedOn w:val="Normal"/>
+</w:styles>
+</file>
+
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
+</w:webSettings>
+</file>
+
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="https://d.docs.live.net/8051ebf744cd3ded/Documents/Custom%20Office%20Templates/Notes%202019-DESKTOP-9AC760G.dotx" TargetMode="External"/></Relationships>
+</file>
+
+<file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+</file>
+
+<file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:docParts>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="DefaultPlaceholder_-1854013440"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{7904FB02-D834-42CE-8147-56031F386381}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00155D80" w:rsidRDefault="00B250E5">
+          <w:r w:rsidRPr="00551C88">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="E1DF38DC04EA4AD6920DB7C4264A4095"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{E502FA4E-2170-4BD1-BFF7-4F6DE818B52B}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00155D80" w:rsidRDefault="00B250E5" w:rsidP="00B250E5">
+          <w:pPr>
+            <w:pStyle w:val="E1DF38DC04EA4AD6920DB7C4264A4095"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Enter formal day of month (e.g., 14th)</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00696A27">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="94F50A573809488C95A9E8DAB5BE91E4"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{1063C019-09B0-4BD9-ABB3-0EDC8DEDA198}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00155D80" w:rsidRDefault="00B250E5" w:rsidP="00B250E5">
+          <w:pPr>
+            <w:pStyle w:val="94F50A573809488C95A9E8DAB5BE91E4"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00696A27">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Choose an item.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="CFE997A3E91E40F2A29EFB7758581536"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{48669AA5-50B1-4462-83B0-A95EB7529396}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00155D80" w:rsidRDefault="00B250E5" w:rsidP="00B250E5">
+          <w:pPr>
+            <w:pStyle w:val="CFE997A3E91E40F2A29EFB7758581536"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Enter last two digits of year</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00696A27">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="95485CC687464DFD9CB2E0043CB03593"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{2E9394BD-B78E-45F9-BD86-7113D6B33AFE}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00155D80" w:rsidRDefault="00B250E5" w:rsidP="00B250E5">
+          <w:pPr>
+            <w:pStyle w:val="95485CC687464DFD9CB2E0043CB03593"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Enter Employee’s full name</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00696A27">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="29F968AF4B60468DBA3688B42152230E"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{90E95010-D870-4A17-80F2-F21B2E4B9C3D}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00155D80" w:rsidRDefault="00B250E5" w:rsidP="00B250E5">
+          <w:pPr>
+            <w:pStyle w:val="29F968AF4B60468DBA3688B42152230E"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00696A27">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click here to enter a date.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="9C479D3A847F4A77AB78DB13043B53F1"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{A87F7EAA-C9EE-4E34-9D74-AD15266F808C}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00155D80" w:rsidRDefault="00B250E5" w:rsidP="00B250E5">
+          <w:pPr>
+            <w:pStyle w:val="9C479D3A847F4A77AB78DB13043B53F1"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00696A27">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click here to enter a date.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="1D1238A7F60744CC9F7C718A9738993A"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{0E4E2436-0FFC-46CF-A3EE-28787AFB464A}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00155D80" w:rsidRDefault="00B250E5" w:rsidP="00B250E5">
+          <w:pPr>
+            <w:pStyle w:val="1D1238A7F60744CC9F7C718A9738993A"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00A810A0">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="DDE750DB48214A528C2007A066FF999E"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{96720968-3FE5-49FA-B33A-50008F894BA4}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00155D80" w:rsidRDefault="00B250E5" w:rsidP="00B250E5">
+          <w:pPr>
+            <w:pStyle w:val="DDE750DB48214A528C2007A066FF999E"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Enter Employee’s full name</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00A810A0">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="8358E23B6E2348D4A71370B8044F78C6"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{32513B67-73A6-444F-A1B4-F9D5AF161C40}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00155D80" w:rsidRDefault="00B250E5" w:rsidP="00B250E5">
+          <w:pPr>
+            <w:pStyle w:val="8358E23B6E2348D4A71370B8044F78C6"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Enter Chair’s Name and Title</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00A810A0">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="CB34A1E4756C495C8C3957A15993C1A2"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{802A4007-B73A-49B3-BFE1-DC55A9E687D4}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00155D80" w:rsidRDefault="00B250E5" w:rsidP="00B250E5">
+          <w:pPr>
+            <w:pStyle w:val="CB34A1E4756C495C8C3957A15993C1A2"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Enter Dean’s Name, Title, and College</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00A810A0">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+  </w:docParts>
+</w:glossaryDocument>
+</file>
+
+<file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Open Sans Light">
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="4000201B" w:usb2="00000028" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Roboto Condensed Light">
+    <w:panose1 w:val="02000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0000AFF" w:usb1="5000217F" w:usb2="00000021" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Tahoma">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Roboto Condensed">
+    <w:panose1 w:val="02000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="5000205B" w:usb2="00000020" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+</w:fonts>
+</file>
+
+<file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:view w:val="normal"/>
+  <w:revisionView w:formatting="0"/>
+  <w:defaultTabStop w:val="720"/>
+  <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:compat>
+    <w:useFELayout/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+  </w:compat>
+  <w:rsids>
+    <w:rsidRoot w:val="00B250E5"/>
+    <w:rsid w:val="00066950"/>
+    <w:rsid w:val="00155D80"/>
+    <w:rsid w:val="00B250E5"/>
+    <w:rsid w:val="00C86EFB"/>
+    <w:rsid w:val="00FB10A9"/>
+  </w:rsids>
+  <m:mathPr>
+    <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
+  </m:mathPr>
+  <w:themeFontLang w:val="en-US"/>
+  <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
+  <w15:chartTrackingRefBased/>
+</w:settings>
+</file>
+
+<file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:docDefaults>
+    <w:rPrDefault>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
+      </w:rPr>
+    </w:rPrDefault>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
+  </w:docDefaults>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
     <w:semiHidden/>
-    <w:rPr>
-[...11 lines deleted...]
-    <w:basedOn w:val="Normal"/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:pPr>
-[...12 lines deleted...]
-    <w:basedOn w:val="Normal"/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rPr>
-[...580 lines deleted...]
-    </w:rPr>
+    <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00663165"/>
+    <w:rsid w:val="00B250E5"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BalloonText">
-[...20 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E1DF38DC04EA4AD6920DB7C4264A4095">
+    <w:name w:val="E1DF38DC04EA4AD6920DB7C4264A4095"/>
+    <w:rsid w:val="00B250E5"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="94F50A573809488C95A9E8DAB5BE91E4">
+    <w:name w:val="94F50A573809488C95A9E8DAB5BE91E4"/>
+    <w:rsid w:val="00B250E5"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CFE997A3E91E40F2A29EFB7758581536">
+    <w:name w:val="CFE997A3E91E40F2A29EFB7758581536"/>
+    <w:rsid w:val="00B250E5"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="95485CC687464DFD9CB2E0043CB03593">
+    <w:name w:val="95485CC687464DFD9CB2E0043CB03593"/>
+    <w:rsid w:val="00B250E5"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="29F968AF4B60468DBA3688B42152230E">
+    <w:name w:val="29F968AF4B60468DBA3688B42152230E"/>
+    <w:rsid w:val="00B250E5"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9C479D3A847F4A77AB78DB13043B53F1">
+    <w:name w:val="9C479D3A847F4A77AB78DB13043B53F1"/>
+    <w:rsid w:val="00B250E5"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1D1238A7F60744CC9F7C718A9738993A">
+    <w:name w:val="1D1238A7F60744CC9F7C718A9738993A"/>
+    <w:rsid w:val="00B250E5"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DDE750DB48214A528C2007A066FF999E">
+    <w:name w:val="DDE750DB48214A528C2007A066FF999E"/>
+    <w:rsid w:val="00B250E5"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="8358E23B6E2348D4A71370B8044F78C6">
+    <w:name w:val="8358E23B6E2348D4A71370B8044F78C6"/>
+    <w:rsid w:val="00B250E5"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CB34A1E4756C495C8C3957A15993C1A2">
+    <w:name w:val="CB34A1E4756C495C8C3957A15993C1A2"/>
+    <w:rsid w:val="00B250E5"/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-[...71 lines deleted...]
-  </w:divs>
+<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
-</file>
-[...2 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Green">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="455F51"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E3DED1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="549E39"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="8AB833"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="C0CF3A"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="029676"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="4AB5C4"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="0989B1"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="6B9F25"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="BA6906"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="OFA Standard">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Roboto Condensed"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
-[...28 lines deleted...]
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri Light"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
-[...28 lines deleted...]
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...1 lines deleted...]
-                <a:tint val="94000"/>
+                <a:shade val="51000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="80000">
               <a:schemeClr val="phClr">
-                <a:satMod val="110000"/>
-[...1 lines deleted...]
-                <a:shade val="100000"/>
+                <a:shade val="93000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:shade val="94000"/>
+                <a:satMod val="135000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
-[...6 lines deleted...]
-          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
-[...2 lines deleted...]
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{66957C0C-201D-42F3-9AC2-E255CFD300FC}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Notes%202019-DESKTOP-9AC760G.dotx</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>4350</Characters>
+  <Pages>3</Pages>
+  <Words>866</Words>
+  <Characters>4140</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>36</Lines>
-  <Paragraphs>10</Paragraphs>
+  <Lines>133</Lines>
+  <Paragraphs>75</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Appendix B</vt:lpstr>
+      <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company>UMCP</Company>
+  <Company>Microsoft</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5103</CharactersWithSpaces>
+  <CharactersWithSpaces>4931</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Appendix B</dc:title>
-[...3 lines deleted...]
-  <dc:description/>
+  <dc:title/>
+  <dc:creator>Rebecca Follman</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>