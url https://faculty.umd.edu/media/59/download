--- v0 (2025-12-05)
+++ v1 (2026-07-29)
@@ -7,413 +7,400 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="05444592" w14:textId="77777777" w:rsidR="00E974A6" w:rsidRDefault="00690DF7" w:rsidP="00690DF7">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>Agreement</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="272DA597" w14:textId="77777777" w:rsidR="00690DF7" w:rsidRDefault="000F2301" w:rsidP="00690DF7">
       <w:r>
         <w:t xml:space="preserve">THIS AGREEMENT is made this </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Day of Month"/>
           <w:tag w:val="Day of Month"/>
           <w:id w:val="747150882"/>
           <w:placeholder>
             <w:docPart w:val="E95C838709FA4115918E6EFAF96B5A71"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w15:color w:val="800000"/>
           <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="003F5A0F">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Enter formal day of month (e.g., 14th)</w:t>
           </w:r>
           <w:r w:rsidR="003F5A0F" w:rsidRPr="00696A27">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:t xml:space="preserve"> day of </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Month"/>
           <w:tag w:val="Month"/>
           <w:id w:val="707538443"/>
           <w:placeholder>
             <w:docPart w:val="69B6E90C33E24133BEA4FE7D981079B9"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w15:color w:val="800000"/>
           <w:dropDownList>
             <w:listItem w:value="Choose an item."/>
             <w:listItem w:displayText="January" w:value="January"/>
             <w:listItem w:displayText="February" w:value="February"/>
             <w:listItem w:displayText="March" w:value="March"/>
             <w:listItem w:displayText="April" w:value="April"/>
             <w:listItem w:displayText="May" w:value="May"/>
             <w:listItem w:displayText="June" w:value="June"/>
             <w:listItem w:displayText="July" w:value="July"/>
             <w:listItem w:displayText="August" w:value="August"/>
             <w:listItem w:displayText="September" w:value="September"/>
             <w:listItem w:displayText="October" w:value="October"/>
             <w:listItem w:displayText="November" w:value="November"/>
             <w:listItem w:displayText="December" w:value="December"/>
           </w:dropDownList>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="003F5A0F" w:rsidRPr="00696A27">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:t>, 20</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Year"/>
           <w:tag w:val="Year"/>
           <w:id w:val="2046952837"/>
           <w:placeholder>
             <w:docPart w:val="2EE7DD4D54544AB7A0ACE51C49E13B90"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w15:color w:val="800000"/>
           <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="003F5A0F">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Enter last two digits of year</w:t>
           </w:r>
           <w:r w:rsidR="003F5A0F" w:rsidRPr="00696A27">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00DC7B13">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00690DF7">
         <w:t xml:space="preserve">by and between the University of Maryland, College Park, and </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Full Name"/>
           <w:tag w:val="Full Name"/>
           <w:id w:val="-159859794"/>
           <w:placeholder>
             <w:docPart w:val="9AFFAC51B01C42D8ABE199192014A2B9"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w15:color w:val="800000"/>
           <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="003F5A0F">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Enter Employee’s full name</w:t>
           </w:r>
           <w:r w:rsidR="003F5A0F" w:rsidRPr="00696A27">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00690DF7">
         <w:t xml:space="preserve"> (the “Employee”).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D366A80" w14:textId="77777777" w:rsidR="00690DF7" w:rsidRDefault="00690DF7" w:rsidP="00690DF7">
       <w:r>
-        <w:t>WHEREAS, Employee has been employed by the University; and wishes to voluntarily resign and retire from University employment; and</w:t>
+        <w:t xml:space="preserve">WHEREAS, Employee has been employed by the University; and wishes to voluntarily resign and retire from </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>University</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> employment; and</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4BA05F68" w14:textId="77777777" w:rsidR="00690DF7" w:rsidRDefault="00690DF7" w:rsidP="00690DF7">
-      <w:r>
-        <w:t>WHEREAS, the University wishes to accept Employee’s resignation and retirement;</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>WHEREAS,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> the University wishes to accept Employee’s resignation and retirement;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6278E761" w14:textId="77777777" w:rsidR="00690DF7" w:rsidRDefault="00690DF7" w:rsidP="00690DF7">
       <w:r>
         <w:t>NOW, THEREFORE, in consideration of the mutual promises set forth, and for consideration herein provided to which Employee is not already entitled, the University and Employee agree as follows:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="535162D5" w14:textId="77777777" w:rsidR="00690DF7" w:rsidRDefault="00690DF7" w:rsidP="00690DF7">
+    <w:p w14:paraId="535162D5" w14:textId="0CB55CE6" w:rsidR="00690DF7" w:rsidRDefault="00690DF7" w:rsidP="00690DF7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
-      <w:r>
-        <w:t>Employee understands and agrees that the employee has entered into a binding agreement with the University</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>Employee understands</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> and agrees that the employee has entered into a binding agreement with the University</w:t>
       </w:r>
       <w:r w:rsidR="000F2301">
         <w:t xml:space="preserve">, the terms of which obligate </w:t>
       </w:r>
-      <w:sdt>
-[...24 lines deleted...]
-      </w:sdt>
+      <w:r w:rsidR="006B4216">
+        <w:t>them</w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve"> to resign and retire on the agreed upon dates stated herein.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7449631D" w14:textId="77777777" w:rsidR="00690DF7" w:rsidRDefault="00690DF7" w:rsidP="00690DF7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The effective date of the resignation shall be </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Resign Date"/>
           <w:tag w:val="Resign Date"/>
           <w:id w:val="-1435050466"/>
           <w:placeholder>
             <w:docPart w:val="16624FD48A9A4477B1B7E1EEDE19E2F1"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w15:color w:val="800000"/>
           <w:date>
             <w:dateFormat w:val="MMMM d, yyyy"/>
             <w:lid w:val="en-US"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="003F5A0F" w:rsidRPr="00696A27">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click here to enter a date.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E6C324B" w14:textId="77777777" w:rsidR="00690DF7" w:rsidRDefault="00690DF7" w:rsidP="00690DF7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>The effective d</w:t>
       </w:r>
       <w:r w:rsidR="003F5A0F">
         <w:t xml:space="preserve">ate of the retirement shall be </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Retire Date"/>
           <w:tag w:val="Retire Date"/>
           <w:id w:val="-702025665"/>
           <w:placeholder>
             <w:docPart w:val="0F59966284FC48A391EB7498C7B26E78"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w15:color w:val="800000"/>
           <w:date>
             <w:dateFormat w:val="MMMM d, yyyy"/>
             <w:lid w:val="en-US"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="003F5A0F" w:rsidRPr="00696A27">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click here to enter a date.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57D22A4E" w14:textId="77777777" w:rsidR="00690DF7" w:rsidRDefault="00690DF7" w:rsidP="00690DF7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The University shall, concurrent with the execution of this Agreement, grant Employee a </w:t>
       </w:r>
       <w:r w:rsidR="002C751D">
         <w:t xml:space="preserve">Transitional </w:t>
       </w:r>
       <w:r>
         <w:t>Terminal Leave, as provided for under University System of Maryland Board of Regents Policy II-2.10 and University Policy II-2.10(A), for a term beginning</w:t>
       </w:r>
       <w:r w:rsidR="00857AD3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Term Starts"/>
           <w:tag w:val="Term Starts"/>
           <w:id w:val="-1050303013"/>
           <w:placeholder>
             <w:docPart w:val="C065F054101D4A5B9C0931531E508944"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w15:color w:val="800000"/>
           <w:date>
             <w:dateFormat w:val="MMMM d, yyyy"/>
             <w:lid w:val="en-US"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00857AD3" w:rsidRPr="00A810A0">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click here to enter a date.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00857AD3">
         <w:t>and ending 20</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Term Ends"/>
           <w:tag w:val="Term Ends"/>
           <w:id w:val="592825565"/>
           <w:placeholder>
             <w:docPart w:val="A3E13EE58448474A89DA821558D89F09"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w15:color w:val="800000"/>
           <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00857AD3">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Enter the last two digits of the following year</w:t>
           </w:r>
           <w:r w:rsidR="00857AD3" w:rsidRPr="00A810A0">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:t xml:space="preserve">. The terms and conditions applicable to Employee during the period of this </w:t>
       </w:r>
       <w:r w:rsidR="002C751D">
         <w:t xml:space="preserve">Transitional </w:t>
       </w:r>
       <w:r>
         <w:t>Terminal Leave are as follows:</w:t>
       </w:r>
     </w:p>
@@ -439,1295 +426,1296 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The Employee’s salary shall be that salary which Employee had attained at the commencement of the </w:t>
       </w:r>
       <w:r w:rsidR="002C751D">
         <w:t xml:space="preserve">Transitional </w:t>
       </w:r>
       <w:r>
         <w:t>Terminal Leave (specifically at the rate of</w:t>
       </w:r>
       <w:r w:rsidR="00857AD3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Salary"/>
           <w:tag w:val="Salary"/>
           <w:id w:val="-1519150463"/>
           <w:placeholder>
             <w:docPart w:val="3F7F50AF066C40E89E6BE3DBCA1559C3"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w15:color w:val="800000"/>
           <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00857AD3">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Enter Employee’s salary</w:t>
           </w:r>
           <w:r w:rsidR="00857AD3" w:rsidRPr="00A810A0">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:t>);</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12A47364" w14:textId="77777777" w:rsidR="002C751D" w:rsidRDefault="002C751D" w:rsidP="00690DF7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>To the extent that the University or the University System of Maryland (“USM”) implement during the remainder of the Employee’s employment, furloughs, salary reductions, or other cost containment measures applicable to tenured faculty at the University, such measures shall apply to the Employee;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49EB8B7C" w14:textId="77777777" w:rsidR="00690DF7" w:rsidRDefault="002C751D" w:rsidP="00690DF7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidR="00402852">
-        <w:t>Employee shall not be eligible for an increase in salary, with the exception of a cost of living increase, as may be provided for by the State of Maryland;</w:t>
+        <w:t xml:space="preserve">Employee shall not be eligible for an increase in salary, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00402852">
+        <w:t>with the exception of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00402852">
+        <w:t xml:space="preserve"> a </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00402852">
+        <w:t>cost of living</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00402852">
+        <w:t xml:space="preserve"> increase, as may be provided for by the State of Maryland;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C52EAD0" w14:textId="77777777" w:rsidR="002C751D" w:rsidRDefault="002C751D" w:rsidP="00690DF7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Ref444506110"/>
       <w:r>
         <w:t xml:space="preserve">During the Transitional Terminal Leave year, the Employee will </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Duties"/>
           <w:tag w:val="Duties"/>
           <w:id w:val="-1378162600"/>
           <w:placeholder>
             <w:docPart w:val="E59892CFFC514AC5A50755219C1BA6EA"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w15:color w:val="800000"/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click here to enter Employee’s duties</w:t>
           </w:r>
           <w:r w:rsidRPr="00A810A0">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:t>, as described in the request letter attached hereto;</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="44071470" w14:textId="77777777" w:rsidR="00402852" w:rsidRDefault="002C751D" w:rsidP="00690DF7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Provided that the </w:t>
       </w:r>
       <w:r w:rsidR="00402852">
         <w:t xml:space="preserve">Employee </w:t>
       </w:r>
       <w:r>
-        <w:t>provides the substantial services to the University which are detailed in (</w:t>
-[...15 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">provides </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>the substantial</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> services to the University which are detailed in (</w:t>
+      </w:r>
+      <w:fldSimple w:instr=" REF _Ref444506110 \r ">
+        <w:r w:rsidR="00D94761">
+          <w:t>e</w:t>
+        </w:r>
+      </w:fldSimple>
       <w:r>
         <w:t xml:space="preserve">) above, the Employee </w:t>
       </w:r>
       <w:r w:rsidR="00402852">
         <w:t xml:space="preserve">shall retain eligibility for all benefits normally associated with full-time employment of a </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Term"/>
           <w:tag w:val="Term"/>
           <w:id w:val="-1681812379"/>
           <w:placeholder>
             <w:docPart w:val="938F386AB8D84041B3AE1C8FBA1EB554"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w15:color w:val="800000"/>
           <w:dropDownList>
             <w:listItem w:value="Choose an item."/>
             <w:listItem w:displayText="9" w:value="9"/>
             <w:listItem w:displayText="9.5" w:value="9.5"/>
             <w:listItem w:displayText="10" w:value="10"/>
             <w:listItem w:displayText="12" w:value="12"/>
           </w:dropDownList>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00857AD3">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Choose the term</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00DA0373">
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="00402852">
         <w:t>month faculty member</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> throughout the term of the Employee’s transitional Terminal Leave</w:t>
       </w:r>
       <w:r w:rsidR="00402852">
         <w:t>;</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5EA7F5A9" w14:textId="77777777" w:rsidR="00402852" w:rsidRDefault="00402852" w:rsidP="00690DF7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>The Employee waives all claims to subsequent employment at the University.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C884097" w14:textId="77777777" w:rsidR="00402852" w:rsidRDefault="00402852" w:rsidP="00402852">
+    <w:p w14:paraId="6C884097" w14:textId="7E30F29E" w:rsidR="00402852" w:rsidRDefault="00402852" w:rsidP="00402852">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Employee hereby for</w:t>
       </w:r>
       <w:r w:rsidR="00C114D6">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:sdt>
-[...23 lines deleted...]
-      </w:sdt>
+      <w:r w:rsidR="006B4216">
+        <w:t>themself</w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">, and for </w:t>
       </w:r>
-      <w:sdt>
-[...23 lines deleted...]
-      </w:sdt>
+      <w:r w:rsidR="006B4216">
+        <w:t>their</w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve"> personal representatives, agents, heirs, and assigns, releases and discharges the University, </w:t>
       </w:r>
       <w:r w:rsidR="002C751D">
         <w:t xml:space="preserve">the University System of Maryland, </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">the State of Maryland, and their officers, </w:t>
       </w:r>
       <w:r w:rsidR="002C751D">
         <w:t xml:space="preserve">regents, </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">agents and employees from any and all liability, claims, and cases of action with Employee had, now has, or may have up until the date of this Agreement with respect to all matters relating or arising from his employment, resignation from the University, and the grant of </w:t>
+        <w:t xml:space="preserve">agents and employees from any and all liability, claims, and cases of action with Employee had, now has, or may have up until the date of this Agreement with respect to all matters relating or arising from </w:t>
+      </w:r>
+      <w:r w:rsidR="006B4216">
+        <w:t>their</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> employment, resignation from the University, and the grant of </w:t>
       </w:r>
       <w:r w:rsidR="002C751D">
         <w:t xml:space="preserve">Transitional </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">Terminal Leave, including but not limited to: any rights or claims arising under the Older Workers Benefits Protection Act; claims of discrimination on the basis of age, but not limited to claims under the Age Discrimination in Employment Act (“ADEA”); claims on the basis of race, sex, national origin, religion, handicap or disability, </w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">or retaliation; claims under the laws of the State of Maryland; or claims alleging tort and breach of contract, including but not limited to claims for emotional distress, defamation, and wrongful termination. </w:t>
+        <w:t xml:space="preserve">Terminal Leave, including but not limited to: any rights or claims arising under the Older Workers Benefits Protection Act; claims of discrimination on the basis of age, but not limited to claims under the Age Discrimination in Employment Act (“ADEA”); claims on the basis of race, sex, national origin, religion, handicap or disability, or retaliation; claims under the laws of the State of Maryland; or claims alleging tort and breach of contract, including but not limited to claims for emotional distress, defamation, and wrongful termination. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4222C5C9" w14:textId="77777777" w:rsidR="00402852" w:rsidRDefault="008E279E" w:rsidP="00402852">
+    <w:p w14:paraId="4222C5C9" w14:textId="38EA0914" w:rsidR="00402852" w:rsidRDefault="008E279E" w:rsidP="00402852">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Employee acknowledges that </w:t>
       </w:r>
-      <w:sdt>
-[...23 lines deleted...]
-      </w:sdt>
+      <w:r w:rsidR="006B4216">
+        <w:t>they</w:t>
+      </w:r>
       <w:r w:rsidR="00C114D6">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">has a </w:t>
+        <w:t>ha</w:t>
+      </w:r>
+      <w:r w:rsidR="006B4216">
+        <w:t>ve</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> a </w:t>
       </w:r>
       <w:r w:rsidR="002C751D">
         <w:t>minimum</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> of twenty-one days (the “Consideration Period”) from receipt of this Agreement within which to consider this Agreement, and, if it is acceptable to Employee, to affix </w:t>
       </w:r>
-      <w:sdt>
-[...23 lines deleted...]
-      </w:sdt>
+      <w:r w:rsidR="006B4216">
+        <w:t>their</w:t>
+      </w:r>
       <w:r w:rsidR="00C114D6">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">signature. By executing this Agreement, before the expiration of the Consideration Period, Employee warrants that </w:t>
       </w:r>
-      <w:sdt>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"> has had sufficient time to review and consider this Agreement, and is voluntarily shortening the Consideration Period.</w:t>
+      <w:r w:rsidR="006B4216">
+        <w:t>they</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> ha</w:t>
+      </w:r>
+      <w:r w:rsidR="006B4216">
+        <w:t>ve</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> had sufficient time to review and consider this </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>Agreement, and</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006B4216">
+        <w:t>are</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> voluntarily shortening the Consideration Period.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B0A7D45" w14:textId="77777777" w:rsidR="0053580C" w:rsidRDefault="0053580C" w:rsidP="00402852">
+    <w:p w14:paraId="4B0A7D45" w14:textId="7757A35A" w:rsidR="0053580C" w:rsidRDefault="0053580C" w:rsidP="00402852">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Employee understands that </w:t>
       </w:r>
-      <w:sdt>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"> has seven days to revoke this Agreement following the date Employee signs it, and that this Agreement shall become effective or enforceable once that seven-day period has expired. Employee agrees that any revocation within this 7 days will be accomplished by sending, via overnight delivery, written notice of revocation of the Agreement to:</w:t>
+      <w:r w:rsidR="006B4216">
+        <w:t xml:space="preserve">they have </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">seven days to revoke this Agreement following the date Employee signs it, and that this Agreement shall become effective or enforceable once that seven-day period has expired. </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>Employee agrees</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> that any revocation within </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>this 7 days</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> will be accomplished by sending, via overnight delivery, written notice of revocation of the Agreement to:</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="Chair's Name, Title &amp; Unit"/>
         <w:tag w:val="Chair's Name, Title &amp; Unit"/>
         <w:id w:val="1309746866"/>
         <w:placeholder>
           <w:docPart w:val="40F442293B584D47B38F99E5C862A72B"/>
         </w:placeholder>
         <w:showingPlcHdr/>
         <w15:color w:val="800000"/>
         <w:text w:multiLine="1"/>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w14:paraId="6C74A451" w14:textId="77777777" w:rsidR="0080244E" w:rsidRDefault="0080244E" w:rsidP="0080244E">
           <w:pPr>
             <w:ind w:left="360"/>
             <w:jc w:val="center"/>
           </w:pPr>
           <w:r w:rsidRPr="00A810A0">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="51D0B8FA" w14:textId="77777777" w:rsidR="0053580C" w:rsidRDefault="0053580C" w:rsidP="0053580C">
+    <w:p w14:paraId="51D0B8FA" w14:textId="1A195D10" w:rsidR="0053580C" w:rsidRDefault="002E0296" w:rsidP="0053580C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="240"/>
       </w:pPr>
       <w:r>
-        <w:t>Employee further acknowledges that the University advised Employee to consult with an Attorney prior to executing this Agreement</w:t>
+        <w:t>The E</w:t>
+      </w:r>
+      <w:r w:rsidR="0053580C">
+        <w:t xml:space="preserve">mployee further acknowledges that the University advised </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the E</w:t>
+      </w:r>
+      <w:r w:rsidR="0053580C">
+        <w:t>mployee to consult with an Attorney prior to executing this Agreement</w:t>
       </w:r>
       <w:r w:rsidR="002C751D">
         <w:t>, and the Employee has had the opportunity to do so</w:t>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve">. Employee further represents that he has read the terms of this Agreement completely and these terms are fully understood and voluntarily accepted by Employee. </w:t>
+      <w:r w:rsidR="0053580C">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidR="0053580C">
+        <w:t xml:space="preserve">Employee further represents that </w:t>
+      </w:r>
+      <w:r w:rsidR="006B4216">
+        <w:t>they</w:t>
+      </w:r>
+      <w:r w:rsidR="0053580C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006B4216">
+        <w:t>have</w:t>
+      </w:r>
+      <w:r w:rsidR="0053580C">
+        <w:t xml:space="preserve"> read the terms of this Agreement completely and these terms are fully understood and voluntarily accepted by </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="0053580C">
+        <w:t xml:space="preserve">Employee. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F552AE8" w14:textId="77777777" w:rsidR="0053580C" w:rsidRDefault="0053580C" w:rsidP="00402852">
+    <w:p w14:paraId="4F552AE8" w14:textId="38A1C9B0" w:rsidR="0053580C" w:rsidRDefault="0053580C" w:rsidP="00402852">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t>Neither the University nor Employee may assign, transfer, or alienate any rights or obligations set forth herein.</w:t>
+        <w:t xml:space="preserve">Neither the University nor </w:t>
+      </w:r>
+      <w:r w:rsidR="002E0296">
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Employee may assign, transfer, or alienate any rights or obligations set forth herein.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="115BE931" w14:textId="77777777" w:rsidR="0053580C" w:rsidRDefault="0053580C" w:rsidP="00402852">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>The construction, validity, and effect of this Agreement shall be governed by the laws of the State of Maryland.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E0DA74A" w14:textId="77777777" w:rsidR="0053580C" w:rsidRDefault="0053580C" w:rsidP="00402852">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t>This Agreement constitutes the entire, final and complete understanding between the Employee and the University, and cannot be modified except by the written consent of both parties.</w:t>
+        <w:t xml:space="preserve">This Agreement constitutes the entire, final and complete understanding between the Employee and the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>University, and</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> cannot be modified except by the written consent of both parties.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CD774FC" w14:textId="77777777" w:rsidR="002C751D" w:rsidRDefault="002C751D" w:rsidP="002C751D">
+    <w:p w14:paraId="3CD774FC" w14:textId="738B92F8" w:rsidR="002C751D" w:rsidRDefault="002C751D" w:rsidP="002C751D">
       <w:pPr>
         <w:ind w:left="1440" w:right="1440"/>
       </w:pPr>
       <w:r w:rsidRPr="00054FA2">
         <w:rPr>
           <w:b/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>PLEASE NOTE:</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> This Agreement does not replace actions necessary for the Employee to file for any retirement or pension benefits, should Employee opt to retire, regardless of the Employee’s choice to retire or resign by separate letter, and whether Employee does either, the Employee will be removed from paid status effective on the resignation date without further action needed.</w:t>
+        <w:t xml:space="preserve"> This Agreement does not replace actions necessary for the Employee to file for any retirement or pension benefits, should </w:t>
+      </w:r>
+      <w:r w:rsidR="002E0296">
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Employee opt to retire, regardless of the Employee’s choice to retire or resign by separate letter, and whether </w:t>
+      </w:r>
+      <w:r w:rsidR="002E0296">
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Employee does either, the Employee will be removed from paid status effective on the resignation date without further action needed.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30AFBCBE" w14:textId="77777777" w:rsidR="0053580C" w:rsidRDefault="0053580C" w:rsidP="0053580C">
       <w:r>
         <w:t>IN WITNESS WHEREOF, the University and Employee, on the date first written above, have executed two original copies of this Agreement, each party retaining one original executed copy.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60E88CA7" w14:textId="77777777" w:rsidR="00054FA2" w:rsidRDefault="00054FA2">
-[...19 lines deleted...]
-        <w:lastRenderedPageBreak/>
+    <w:p w14:paraId="5468D562" w14:textId="4A4421DA" w:rsidR="0053580C" w:rsidRDefault="0053580C" w:rsidP="006B4216">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
         <w:t>The University of Maryland, College Park</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54CEEDF6" w14:textId="77777777" w:rsidR="0053580C" w:rsidRDefault="0053580C" w:rsidP="0053580C"/>
     <w:p w14:paraId="218BDCA6" w14:textId="77777777" w:rsidR="0053580C" w:rsidRPr="0053580C" w:rsidRDefault="0053580C" w:rsidP="0053580C"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4410"/>
         <w:gridCol w:w="2310"/>
         <w:gridCol w:w="3360"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0053580C" w:rsidRPr="0053580C" w14:paraId="29AA4439" w14:textId="77777777" w:rsidTr="00473211">
+      <w:tr w:rsidR="0053580C" w:rsidRPr="006B4216" w14:paraId="29AA4439" w14:textId="77777777" w:rsidTr="00473211">
         <w:trPr>
           <w:trHeight w:val="1440"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
+              <w:rFonts w:ascii="Open Sans Light" w:hAnsi="Open Sans Light" w:cs="Open Sans Light"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:alias w:val="Full Name"/>
             <w:tag w:val="Employee's Full Name"/>
             <w:id w:val="1867869138"/>
             <w:placeholder>
               <w:docPart w:val="AF60327104BD42B6B060BE17212C9AB2"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w15:color w:val="800000"/>
             <w:text/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="4410" w:type="dxa"/>
               </w:tcPr>
-              <w:p w14:paraId="0D9C7D76" w14:textId="77777777" w:rsidR="0053580C" w:rsidRPr="0053580C" w:rsidRDefault="00FB2237" w:rsidP="00FB2237">
+              <w:p w14:paraId="0D9C7D76" w14:textId="77777777" w:rsidR="0053580C" w:rsidRPr="006B4216" w:rsidRDefault="00FB2237" w:rsidP="00FB2237">
                 <w:pPr>
                   <w:pStyle w:val="NoSpacing"/>
                   <w:rPr>
+                    <w:rFonts w:ascii="Open Sans Light" w:hAnsi="Open Sans Light" w:cs="Open Sans Light"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="006B4216">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Open Sans Light" w:hAnsi="Open Sans Light" w:cs="Open Sans Light"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
                   </w:rPr>
-                  <w:t>Enter Employee’s full name</w:t>
-[...5 lines deleted...]
-                  <w:t>.</w:t>
+                  <w:t>Enter Employee’s full name.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2310" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4785D156" w14:textId="77777777" w:rsidR="0053580C" w:rsidRPr="0053580C" w:rsidRDefault="0053580C" w:rsidP="0053580C">
+          <w:p w14:paraId="4785D156" w14:textId="77777777" w:rsidR="0053580C" w:rsidRPr="006B4216" w:rsidRDefault="0053580C" w:rsidP="0053580C">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
+                <w:rFonts w:ascii="Open Sans Light" w:hAnsi="Open Sans Light" w:cs="Open Sans Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="006B4216">
               <w:rPr>
+                <w:rFonts w:ascii="Open Sans Light" w:hAnsi="Open Sans Light" w:cs="Open Sans Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3360" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="73BCB64B" w14:textId="77777777" w:rsidR="0053580C" w:rsidRPr="0053580C" w:rsidRDefault="0053580C" w:rsidP="0053580C">
+          <w:p w14:paraId="73BCB64B" w14:textId="77777777" w:rsidR="0053580C" w:rsidRPr="006B4216" w:rsidRDefault="0053580C" w:rsidP="0053580C">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
+                <w:rFonts w:ascii="Open Sans Light" w:hAnsi="Open Sans Light" w:cs="Open Sans Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="006B4216">
               <w:rPr>
+                <w:rFonts w:ascii="Open Sans Light" w:hAnsi="Open Sans Light" w:cs="Open Sans Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Witness</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0053580C" w:rsidRPr="0053580C" w14:paraId="1B9BC067" w14:textId="77777777" w:rsidTr="00473211">
+      <w:tr w:rsidR="0053580C" w:rsidRPr="006B4216" w14:paraId="1B9BC067" w14:textId="77777777" w:rsidTr="00473211">
         <w:trPr>
           <w:trHeight w:val="1440"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
+              <w:rFonts w:ascii="Open Sans Light" w:hAnsi="Open Sans Light" w:cs="Open Sans Light"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:alias w:val="Chair's Name and Title"/>
             <w:tag w:val="Chair's Name and Title"/>
             <w:id w:val="-2036793088"/>
             <w:placeholder>
               <w:docPart w:val="DDDF2059C1ED46F38914F46B3B8C7A0F"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w15:color w:val="800000"/>
             <w:text w:multiLine="1"/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="4410" w:type="dxa"/>
               </w:tcPr>
-              <w:p w14:paraId="0408049E" w14:textId="77777777" w:rsidR="0053580C" w:rsidRPr="0053580C" w:rsidRDefault="00FB2237" w:rsidP="00FB2237">
+              <w:p w14:paraId="0408049E" w14:textId="77777777" w:rsidR="0053580C" w:rsidRPr="006B4216" w:rsidRDefault="00FB2237" w:rsidP="00FB2237">
                 <w:pPr>
                   <w:pStyle w:val="NoSpacing"/>
                   <w:rPr>
+                    <w:rFonts w:ascii="Open Sans Light" w:hAnsi="Open Sans Light" w:cs="Open Sans Light"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="006B4216">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Open Sans Light" w:hAnsi="Open Sans Light" w:cs="Open Sans Light"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
                   </w:rPr>
-                  <w:t>Enter Chair’s Name and Title</w:t>
-[...5 lines deleted...]
-                  <w:t>.</w:t>
+                  <w:t>Enter Chair’s Name and Title.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2310" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="42A5E6EF" w14:textId="77777777" w:rsidR="0053580C" w:rsidRPr="0053580C" w:rsidRDefault="00473211" w:rsidP="0053580C">
+          <w:p w14:paraId="42A5E6EF" w14:textId="77777777" w:rsidR="0053580C" w:rsidRPr="006B4216" w:rsidRDefault="00473211" w:rsidP="0053580C">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
+                <w:rFonts w:ascii="Open Sans Light" w:hAnsi="Open Sans Light" w:cs="Open Sans Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="006B4216">
               <w:rPr>
+                <w:rFonts w:ascii="Open Sans Light" w:hAnsi="Open Sans Light" w:cs="Open Sans Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3360" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="719927E0" w14:textId="77777777" w:rsidR="0053580C" w:rsidRPr="0053580C" w:rsidRDefault="00473211" w:rsidP="0053580C">
+          <w:p w14:paraId="719927E0" w14:textId="77777777" w:rsidR="0053580C" w:rsidRPr="006B4216" w:rsidRDefault="00473211" w:rsidP="0053580C">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
+                <w:rFonts w:ascii="Open Sans Light" w:hAnsi="Open Sans Light" w:cs="Open Sans Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="006B4216">
               <w:rPr>
+                <w:rFonts w:ascii="Open Sans Light" w:hAnsi="Open Sans Light" w:cs="Open Sans Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Witness</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0053580C" w:rsidRPr="0053580C" w14:paraId="687C57C0" w14:textId="77777777" w:rsidTr="00473211">
+      <w:tr w:rsidR="0053580C" w:rsidRPr="006B4216" w14:paraId="687C57C0" w14:textId="77777777" w:rsidTr="00473211">
         <w:trPr>
           <w:trHeight w:val="1440"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
+              <w:rFonts w:ascii="Open Sans Light" w:hAnsi="Open Sans Light" w:cs="Open Sans Light"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:alias w:val="Dean's Name, Title, and College"/>
             <w:tag w:val="Dean's Name, Title, and College"/>
             <w:id w:val="909276056"/>
             <w:placeholder>
               <w:docPart w:val="BD7A6DB0D0A14035A36B0ADF47238058"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w15:color w:val="800000"/>
             <w:text w:multiLine="1"/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="4410" w:type="dxa"/>
               </w:tcPr>
-              <w:p w14:paraId="4130E4FE" w14:textId="77777777" w:rsidR="0053580C" w:rsidRPr="0053580C" w:rsidRDefault="00FB2237" w:rsidP="00FB2237">
+              <w:p w14:paraId="4130E4FE" w14:textId="77777777" w:rsidR="0053580C" w:rsidRPr="006B4216" w:rsidRDefault="00FB2237" w:rsidP="00FB2237">
                 <w:pPr>
                   <w:pStyle w:val="NoSpacing"/>
                   <w:rPr>
+                    <w:rFonts w:ascii="Open Sans Light" w:hAnsi="Open Sans Light" w:cs="Open Sans Light"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="006B4216">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Open Sans Light" w:hAnsi="Open Sans Light" w:cs="Open Sans Light"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
                   </w:rPr>
-                  <w:t>Enter Dean’s Name, Title, and College</w:t>
-[...5 lines deleted...]
-                  <w:t>.</w:t>
+                  <w:t>Enter Dean’s Name, Title, and College.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2310" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0BCDB93F" w14:textId="77777777" w:rsidR="0053580C" w:rsidRPr="0053580C" w:rsidRDefault="00473211" w:rsidP="0053580C">
+          <w:p w14:paraId="0BCDB93F" w14:textId="77777777" w:rsidR="0053580C" w:rsidRPr="006B4216" w:rsidRDefault="00473211" w:rsidP="0053580C">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
+                <w:rFonts w:ascii="Open Sans Light" w:hAnsi="Open Sans Light" w:cs="Open Sans Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="006B4216">
               <w:rPr>
+                <w:rFonts w:ascii="Open Sans Light" w:hAnsi="Open Sans Light" w:cs="Open Sans Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3360" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6E48589C" w14:textId="77777777" w:rsidR="0053580C" w:rsidRPr="0053580C" w:rsidRDefault="00473211" w:rsidP="0053580C">
+          <w:p w14:paraId="6E48589C" w14:textId="77777777" w:rsidR="0053580C" w:rsidRPr="006B4216" w:rsidRDefault="00473211" w:rsidP="0053580C">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
+                <w:rFonts w:ascii="Open Sans Light" w:hAnsi="Open Sans Light" w:cs="Open Sans Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="006B4216">
               <w:rPr>
+                <w:rFonts w:ascii="Open Sans Light" w:hAnsi="Open Sans Light" w:cs="Open Sans Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Witness</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0053580C" w:rsidRPr="0053580C" w14:paraId="7400D0C8" w14:textId="77777777" w:rsidTr="0080244E">
+      <w:tr w:rsidR="0053580C" w:rsidRPr="006B4216" w14:paraId="7400D0C8" w14:textId="77777777" w:rsidTr="0080244E">
         <w:trPr>
           <w:trHeight w:val="1440"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4410" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="053F3CFE" w14:textId="563FA64B" w:rsidR="0053580C" w:rsidRDefault="00D94761" w:rsidP="0053580C">
+          <w:p w14:paraId="053F3CFE" w14:textId="563FA64B" w:rsidR="0053580C" w:rsidRPr="006B4216" w:rsidRDefault="00D94761" w:rsidP="0053580C">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
+                <w:rFonts w:ascii="Open Sans Light" w:hAnsi="Open Sans Light" w:cs="Open Sans Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="006B4216">
               <w:rPr>
+                <w:rFonts w:ascii="Open Sans Light" w:hAnsi="Open Sans Light" w:cs="Open Sans Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Jennifer King Rice</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="66138063" w14:textId="77777777" w:rsidR="00473211" w:rsidRPr="0053580C" w:rsidRDefault="00473211" w:rsidP="0053580C">
+          <w:p w14:paraId="66138063" w14:textId="77777777" w:rsidR="00473211" w:rsidRPr="006B4216" w:rsidRDefault="00473211" w:rsidP="0053580C">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
+                <w:rFonts w:ascii="Open Sans Light" w:hAnsi="Open Sans Light" w:cs="Open Sans Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="006B4216">
               <w:rPr>
+                <w:rFonts w:ascii="Open Sans Light" w:hAnsi="Open Sans Light" w:cs="Open Sans Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Senior Vice President and Provost</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2310" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="153144F0" w14:textId="77777777" w:rsidR="0053580C" w:rsidRPr="0053580C" w:rsidRDefault="00473211" w:rsidP="0053580C">
+          <w:p w14:paraId="153144F0" w14:textId="77777777" w:rsidR="0053580C" w:rsidRPr="006B4216" w:rsidRDefault="00473211" w:rsidP="0053580C">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
+                <w:rFonts w:ascii="Open Sans Light" w:hAnsi="Open Sans Light" w:cs="Open Sans Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="006B4216">
               <w:rPr>
+                <w:rFonts w:ascii="Open Sans Light" w:hAnsi="Open Sans Light" w:cs="Open Sans Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3360" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1E2E5F0A" w14:textId="77777777" w:rsidR="0053580C" w:rsidRPr="0053580C" w:rsidRDefault="00473211" w:rsidP="0053580C">
+          <w:p w14:paraId="1E2E5F0A" w14:textId="77777777" w:rsidR="0053580C" w:rsidRPr="006B4216" w:rsidRDefault="00473211" w:rsidP="0053580C">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
+                <w:rFonts w:ascii="Open Sans Light" w:hAnsi="Open Sans Light" w:cs="Open Sans Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="006B4216">
               <w:rPr>
+                <w:rFonts w:ascii="Open Sans Light" w:hAnsi="Open Sans Light" w:cs="Open Sans Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Witness</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0053580C" w:rsidRPr="0053580C" w14:paraId="5F96C806" w14:textId="77777777" w:rsidTr="0080244E">
+      <w:tr w:rsidR="0053580C" w:rsidRPr="006B4216" w14:paraId="5F96C806" w14:textId="77777777" w:rsidTr="0080244E">
         <w:trPr>
           <w:trHeight w:val="1440"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4410" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5E5673CD" w14:textId="73AF02A5" w:rsidR="0053580C" w:rsidRDefault="00D94761" w:rsidP="0053580C">
+          <w:p w14:paraId="5E5673CD" w14:textId="73AF02A5" w:rsidR="0053580C" w:rsidRPr="006B4216" w:rsidRDefault="00D94761" w:rsidP="0053580C">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
+                <w:rFonts w:ascii="Open Sans Light" w:hAnsi="Open Sans Light" w:cs="Open Sans Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="006B4216">
               <w:rPr>
+                <w:rFonts w:ascii="Open Sans Light" w:hAnsi="Open Sans Light" w:cs="Open Sans Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Darryll J. Pines</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="35A57616" w14:textId="77777777" w:rsidR="00473211" w:rsidRPr="0053580C" w:rsidRDefault="00473211" w:rsidP="0053580C">
+          <w:p w14:paraId="35A57616" w14:textId="77777777" w:rsidR="00473211" w:rsidRPr="006B4216" w:rsidRDefault="00473211" w:rsidP="0053580C">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
+                <w:rFonts w:ascii="Open Sans Light" w:hAnsi="Open Sans Light" w:cs="Open Sans Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="006B4216">
               <w:rPr>
+                <w:rFonts w:ascii="Open Sans Light" w:hAnsi="Open Sans Light" w:cs="Open Sans Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>President</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2310" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27AFF213" w14:textId="77777777" w:rsidR="0053580C" w:rsidRPr="0053580C" w:rsidRDefault="00473211" w:rsidP="0053580C">
+          <w:p w14:paraId="27AFF213" w14:textId="77777777" w:rsidR="0053580C" w:rsidRPr="006B4216" w:rsidRDefault="00473211" w:rsidP="0053580C">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
+                <w:rFonts w:ascii="Open Sans Light" w:hAnsi="Open Sans Light" w:cs="Open Sans Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="006B4216">
               <w:rPr>
+                <w:rFonts w:ascii="Open Sans Light" w:hAnsi="Open Sans Light" w:cs="Open Sans Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3360" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="23E692B4" w14:textId="77777777" w:rsidR="0053580C" w:rsidRPr="0053580C" w:rsidRDefault="00473211" w:rsidP="0053580C">
+          <w:p w14:paraId="23E692B4" w14:textId="77777777" w:rsidR="0053580C" w:rsidRPr="006B4216" w:rsidRDefault="00473211" w:rsidP="0053580C">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
+                <w:rFonts w:ascii="Open Sans Light" w:hAnsi="Open Sans Light" w:cs="Open Sans Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="006B4216">
               <w:rPr>
+                <w:rFonts w:ascii="Open Sans Light" w:hAnsi="Open Sans Light" w:cs="Open Sans Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Witness</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="368476B5" w14:textId="77777777" w:rsidR="0053580C" w:rsidRDefault="0053580C" w:rsidP="0053580C"/>
     <w:sectPr w:rsidR="0053580C" w:rsidSect="0053580C">
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1080" w:right="1080" w:bottom="1080" w:left="1080" w:header="720" w:footer="576" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7905274B" w14:textId="77777777" w:rsidR="00D94761" w:rsidRDefault="00D94761" w:rsidP="0027263F">
+    <w:p w14:paraId="1B5B35A3" w14:textId="77777777" w:rsidR="00A04DDE" w:rsidRDefault="00A04DDE" w:rsidP="0027263F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="766C658F" w14:textId="77777777" w:rsidR="00D94761" w:rsidRDefault="00D94761" w:rsidP="0027263F">
+    <w:p w14:paraId="5954D01D" w14:textId="77777777" w:rsidR="00A04DDE" w:rsidRDefault="00A04DDE" w:rsidP="0027263F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Open Sans Light">
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="4000201B" w:usb2="00000028" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Century Gothic">
     <w:panose1 w:val="020B0502020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Roboto Condensed Light">
+    <w:panose1 w:val="02000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0000AFF" w:usb1="5000217F" w:usb2="00000021" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="6CA6AEBE" w14:textId="46E740C7" w:rsidR="0027263F" w:rsidRPr="00302C3B" w:rsidRDefault="00054FA2" w:rsidP="00054FA2">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6CA6AEBE" w14:textId="5E672046" w:rsidR="0027263F" w:rsidRPr="006B4216" w:rsidRDefault="00054FA2" w:rsidP="00054FA2">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:pBdr>
         <w:top w:val="single" w:sz="6" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:jc w:val="right"/>
       <w:rPr>
-        <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        <w:rFonts w:cs="Open Sans Light"/>
         <w:sz w:val="18"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="006B4216">
       <w:rPr>
-        <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        <w:rFonts w:cs="Open Sans Light"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
-    <w:r w:rsidRPr="00054FA2">
+    <w:r w:rsidRPr="006B4216">
       <w:rPr>
-        <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        <w:rFonts w:cs="Open Sans Light"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="00054FA2">
+    <w:r w:rsidRPr="006B4216">
       <w:rPr>
-        <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        <w:rFonts w:cs="Open Sans Light"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidRPr="00054FA2">
+    <w:r w:rsidRPr="006B4216">
       <w:rPr>
-        <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        <w:rFonts w:cs="Open Sans Light"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="006B4216">
       <w:rPr>
-        <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        <w:rFonts w:cs="Open Sans Light"/>
         <w:noProof/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
-    <w:r w:rsidRPr="00054FA2">
+    <w:r w:rsidRPr="006B4216">
       <w:rPr>
-        <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        <w:rFonts w:cs="Open Sans Light"/>
         <w:noProof/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="006B4216">
       <w:rPr>
-        <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        <w:rFonts w:cs="Open Sans Light"/>
         <w:noProof/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> of  </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="006B4216">
       <w:rPr>
-        <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        <w:rFonts w:cs="Open Sans Light"/>
         <w:noProof/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="006B4216">
       <w:rPr>
-        <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        <w:rFonts w:cs="Open Sans Light"/>
         <w:noProof/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> SECTIONPAGES  \# "0"  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="006B4216">
       <w:rPr>
-        <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        <w:rFonts w:cs="Open Sans Light"/>
         <w:noProof/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00D94761">
+    <w:r w:rsidR="008D34BE">
       <w:rPr>
-        <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        <w:rFonts w:cs="Open Sans Light"/>
         <w:noProof/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t>3</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="006B4216">
       <w:rPr>
-        <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        <w:rFonts w:cs="Open Sans Light"/>
         <w:noProof/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="12CAC025" w14:textId="77777777" w:rsidR="00D94761" w:rsidRDefault="00D94761" w:rsidP="0027263F">
+    <w:p w14:paraId="131EDE48" w14:textId="77777777" w:rsidR="00A04DDE" w:rsidRDefault="00A04DDE" w:rsidP="0027263F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="56939370" w14:textId="77777777" w:rsidR="00D94761" w:rsidRDefault="00D94761" w:rsidP="0027263F">
+    <w:p w14:paraId="5D07BEE9" w14:textId="77777777" w:rsidR="00A04DDE" w:rsidRDefault="00A04DDE" w:rsidP="0027263F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="50522A65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9E9A2392"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -1886,198 +1874,206 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="2100977019">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1470249564">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="130"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
+  <w:documentProtection w:edit="forms" w:enforcement="1"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D94761"/>
     <w:rsid w:val="00054FA2"/>
     <w:rsid w:val="00057902"/>
     <w:rsid w:val="000A5286"/>
     <w:rsid w:val="000E7296"/>
     <w:rsid w:val="000F0B66"/>
     <w:rsid w:val="000F2301"/>
     <w:rsid w:val="00143C67"/>
     <w:rsid w:val="00145060"/>
     <w:rsid w:val="00161A08"/>
     <w:rsid w:val="001919B3"/>
     <w:rsid w:val="001F2885"/>
     <w:rsid w:val="00213168"/>
     <w:rsid w:val="0027263F"/>
     <w:rsid w:val="002C751D"/>
     <w:rsid w:val="002D10D2"/>
+    <w:rsid w:val="002E0296"/>
     <w:rsid w:val="002F6B4E"/>
     <w:rsid w:val="00302C3B"/>
     <w:rsid w:val="00311810"/>
     <w:rsid w:val="003251AF"/>
     <w:rsid w:val="003413B6"/>
     <w:rsid w:val="00387AE8"/>
     <w:rsid w:val="003965CC"/>
     <w:rsid w:val="003F3787"/>
     <w:rsid w:val="003F5A0F"/>
     <w:rsid w:val="00402852"/>
     <w:rsid w:val="00442C08"/>
     <w:rsid w:val="00473211"/>
     <w:rsid w:val="0053580C"/>
     <w:rsid w:val="00542E07"/>
     <w:rsid w:val="00555E45"/>
     <w:rsid w:val="005911C4"/>
     <w:rsid w:val="005C0E36"/>
     <w:rsid w:val="005C58D7"/>
     <w:rsid w:val="00601D75"/>
     <w:rsid w:val="00607F79"/>
     <w:rsid w:val="0061425F"/>
     <w:rsid w:val="00640926"/>
     <w:rsid w:val="00690DF7"/>
     <w:rsid w:val="006B1412"/>
+    <w:rsid w:val="006B4216"/>
     <w:rsid w:val="006E5014"/>
     <w:rsid w:val="00740A5F"/>
     <w:rsid w:val="00751C11"/>
     <w:rsid w:val="007B558C"/>
     <w:rsid w:val="0080244E"/>
     <w:rsid w:val="00857AD3"/>
     <w:rsid w:val="00891A5D"/>
+    <w:rsid w:val="008D34BE"/>
     <w:rsid w:val="008D7A24"/>
     <w:rsid w:val="008E1C54"/>
     <w:rsid w:val="008E279E"/>
     <w:rsid w:val="009310C0"/>
     <w:rsid w:val="00936220"/>
     <w:rsid w:val="009762CE"/>
     <w:rsid w:val="009A691D"/>
     <w:rsid w:val="009B50ED"/>
     <w:rsid w:val="009D1FC1"/>
     <w:rsid w:val="00A01042"/>
+    <w:rsid w:val="00A04DDE"/>
     <w:rsid w:val="00A907D9"/>
     <w:rsid w:val="00AB0E3D"/>
     <w:rsid w:val="00AE639D"/>
     <w:rsid w:val="00AF173D"/>
     <w:rsid w:val="00AF7B32"/>
     <w:rsid w:val="00B3090E"/>
     <w:rsid w:val="00B52180"/>
     <w:rsid w:val="00B544E6"/>
     <w:rsid w:val="00BC16AE"/>
     <w:rsid w:val="00BD5F6C"/>
     <w:rsid w:val="00C114D6"/>
     <w:rsid w:val="00CA04C0"/>
     <w:rsid w:val="00CA292F"/>
     <w:rsid w:val="00CD4056"/>
+    <w:rsid w:val="00CF5864"/>
     <w:rsid w:val="00D71853"/>
     <w:rsid w:val="00D765DF"/>
     <w:rsid w:val="00D90549"/>
     <w:rsid w:val="00D94761"/>
     <w:rsid w:val="00DA0373"/>
     <w:rsid w:val="00DC7B13"/>
     <w:rsid w:val="00E414DB"/>
     <w:rsid w:val="00E668A4"/>
     <w:rsid w:val="00E974A6"/>
     <w:rsid w:val="00F130AF"/>
     <w:rsid w:val="00F176A9"/>
+    <w:rsid w:val="00FB10A9"/>
     <w:rsid w:val="00FB2237"/>
     <w:rsid w:val="00FE6F12"/>
     <w:rsid w:val="00FF5672"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="3FD4BC0C"/>
   <w15:docId w15:val="{5ACFC3FE-2B2D-4161-89A3-C7BC7F117359}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -2151,94 +2147,98 @@
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
@@ -2422,106 +2422,106 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="0053580C"/>
+    <w:rsid w:val="006B4216"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:rFonts w:ascii="Open Sans Light" w:hAnsi="Open Sans Light"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00A01042"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:pBdr>
         <w:top w:val="dotted" w:sz="4" w:space="1" w:color="auto"/>
         <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Century Gothic" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Century Gothic" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Heading1"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00AF7B32"/>
+    <w:rsid w:val="006B4216"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:spacing w:after="120"/>
       <w:jc w:val="left"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Roboto Condensed Light" w:hAnsi="Roboto Condensed Light"/>
       <w:bCs w:val="0"/>
       <w:caps/>
       <w:spacing w:val="40"/>
-      <w:sz w:val="24"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00FE6F12"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:pBdr>
         <w:top w:val="dotted" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:spacing w:before="200" w:after="120" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Century Gothic" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Century Gothic" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:caps/>
@@ -2568,57 +2568,56 @@
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00A01042"/>
     <w:rPr>
       <w:rFonts w:ascii="Century Gothic" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Century Gothic" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00AF7B32"/>
+    <w:rsid w:val="006B4216"/>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-      <w:b/>
+      <w:rFonts w:ascii="Roboto Condensed Light" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Roboto Condensed Light" w:cstheme="majorBidi"/>
       <w:caps/>
       <w:spacing w:val="40"/>
-      <w:sz w:val="24"/>
+      <w:sz w:val="28"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="NotesHeading">
     <w:name w:val="Notes Heading"/>
     <w:basedOn w:val="Heading1"/>
     <w:qFormat/>
     <w:rsid w:val="009310C0"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="9"/>
     </w:pPr>
     <w:rPr>
       <w:caps/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="IndentParagraph">
     <w:name w:val="Indent Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00143C67"/>
@@ -2812,851 +2811,666 @@
     <w:link w:val="Heading4"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="009310C0"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:caps/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="003F5A0F"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\rfollman\Downloads\TerminalLeave.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="E95C838709FA4115918E6EFAF96B5A71"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{98927A6D-C57B-4E3C-9BB9-AB585605E606}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="006414DF">
+        <w:p w:rsidR="002455C5" w:rsidRDefault="00000000">
           <w:pPr>
             <w:pStyle w:val="E95C838709FA4115918E6EFAF96B5A71"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Enter formal day of month (e.g., 14th)</w:t>
           </w:r>
           <w:r w:rsidRPr="00696A27">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="69B6E90C33E24133BEA4FE7D981079B9"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{2CD31E3E-5B71-4294-9745-8461F0FEC624}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="006414DF">
+        <w:p w:rsidR="002455C5" w:rsidRDefault="00000000">
           <w:pPr>
             <w:pStyle w:val="69B6E90C33E24133BEA4FE7D981079B9"/>
           </w:pPr>
           <w:r w:rsidRPr="00696A27">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="2EE7DD4D54544AB7A0ACE51C49E13B90"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{D225CB2F-34A9-4F34-AAD1-7D79E5C92F63}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="006414DF">
+        <w:p w:rsidR="002455C5" w:rsidRDefault="00000000">
           <w:pPr>
             <w:pStyle w:val="2EE7DD4D54544AB7A0ACE51C49E13B90"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Enter last two digits of year</w:t>
           </w:r>
           <w:r w:rsidRPr="00696A27">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="9AFFAC51B01C42D8ABE199192014A2B9"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{FCFEA587-D294-4DF4-8CEA-D0F755DF4A85}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="006414DF">
+        <w:p w:rsidR="002455C5" w:rsidRDefault="00000000">
           <w:pPr>
             <w:pStyle w:val="9AFFAC51B01C42D8ABE199192014A2B9"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Enter Employee’s full name</w:t>
           </w:r>
           <w:r w:rsidRPr="00696A27">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>.</w:t>
-          </w:r>
-[...27 lines deleted...]
-            <w:t>Choose an item.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="16624FD48A9A4477B1B7E1EEDE19E2F1"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{5F10AE92-E62B-4E35-AA32-8D25C0D8C593}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="006414DF">
+        <w:p w:rsidR="002455C5" w:rsidRDefault="00000000">
           <w:pPr>
             <w:pStyle w:val="16624FD48A9A4477B1B7E1EEDE19E2F1"/>
           </w:pPr>
           <w:r w:rsidRPr="00696A27">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click here to enter a date.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="0F59966284FC48A391EB7498C7B26E78"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{0E3CACB0-EBA2-4BA7-993C-8BFDDA80FD80}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="006414DF">
+        <w:p w:rsidR="002455C5" w:rsidRDefault="00000000">
           <w:pPr>
             <w:pStyle w:val="0F59966284FC48A391EB7498C7B26E78"/>
           </w:pPr>
           <w:r w:rsidRPr="00696A27">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click here to enter a date.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="C065F054101D4A5B9C0931531E508944"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{1359FF1A-F8D0-4E79-9072-EC78FDB02F5A}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="006414DF">
+        <w:p w:rsidR="002455C5" w:rsidRDefault="00000000">
           <w:pPr>
             <w:pStyle w:val="C065F054101D4A5B9C0931531E508944"/>
           </w:pPr>
           <w:r w:rsidRPr="00A810A0">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click here to enter a date.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="A3E13EE58448474A89DA821558D89F09"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{DC917F43-22E3-4605-9934-BE266190415F}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="006414DF">
+        <w:p w:rsidR="002455C5" w:rsidRDefault="00000000">
           <w:pPr>
             <w:pStyle w:val="A3E13EE58448474A89DA821558D89F09"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Enter the last two digits of the following year</w:t>
           </w:r>
           <w:r w:rsidRPr="00A810A0">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="3F7F50AF066C40E89E6BE3DBCA1559C3"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{121CC7C0-642B-4CFE-B36F-25F1E4EB3458}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="006414DF">
+        <w:p w:rsidR="002455C5" w:rsidRDefault="00000000">
           <w:pPr>
             <w:pStyle w:val="3F7F50AF066C40E89E6BE3DBCA1559C3"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Enter Employee’s salary</w:t>
           </w:r>
           <w:r w:rsidRPr="00A810A0">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="E59892CFFC514AC5A50755219C1BA6EA"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{2A818639-2910-4B7D-BFD1-9252F4072348}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="006414DF">
+        <w:p w:rsidR="002455C5" w:rsidRDefault="00000000">
           <w:pPr>
             <w:pStyle w:val="E59892CFFC514AC5A50755219C1BA6EA"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click here to enter Employee’s duties</w:t>
           </w:r>
           <w:r w:rsidRPr="00A810A0">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="938F386AB8D84041B3AE1C8FBA1EB554"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{7FB0E87D-0332-4330-B5D6-E7F6679D5BB4}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="006414DF">
+        <w:p w:rsidR="002455C5" w:rsidRDefault="00000000">
           <w:pPr>
             <w:pStyle w:val="938F386AB8D84041B3AE1C8FBA1EB554"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Choose the term</w:t>
-          </w:r>
-[...172 lines deleted...]
-            <w:t>Choose an item.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="40F442293B584D47B38F99E5C862A72B"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{C79E3E9D-A7D4-4958-AD33-4854BC2B0A3F}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="006414DF">
+        <w:p w:rsidR="002455C5" w:rsidRDefault="00000000">
           <w:pPr>
             <w:pStyle w:val="40F442293B584D47B38F99E5C862A72B"/>
           </w:pPr>
           <w:r w:rsidRPr="00A810A0">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="AF60327104BD42B6B060BE17212C9AB2"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{6DA003A4-F32F-4E52-9FDE-2CEEF8BC865C}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="006414DF">
+        <w:p w:rsidR="002455C5" w:rsidRDefault="00000000">
           <w:pPr>
             <w:pStyle w:val="AF60327104BD42B6B060BE17212C9AB2"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Enter Employee’s full name</w:t>
           </w:r>
           <w:r w:rsidRPr="00A810A0">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DDDF2059C1ED46F38914F46B3B8C7A0F"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{CEB6A0BF-05AF-4B2D-B988-DB3DBDB61512}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="006414DF">
+        <w:p w:rsidR="002455C5" w:rsidRDefault="00000000">
           <w:pPr>
             <w:pStyle w:val="DDDF2059C1ED46F38914F46B3B8C7A0F"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Enter Chair’s Name and Title</w:t>
           </w:r>
           <w:r w:rsidRPr="00A810A0">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="BD7A6DB0D0A14035A36B0ADF47238058"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{58FD5C04-0F9A-42E1-B467-8D0DF66B4465}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="006414DF">
+        <w:p w:rsidR="002455C5" w:rsidRDefault="00000000">
           <w:pPr>
             <w:pStyle w:val="BD7A6DB0D0A14035A36B0ADF47238058"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Enter Dean’s Name, Title, and College</w:t>
           </w:r>
           <w:r w:rsidRPr="00A810A0">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Open Sans Light">
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="4000201B" w:usb2="00000028" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Century Gothic">
     <w:panose1 w:val="020B0502020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Roboto Condensed Light">
+    <w:panose1 w:val="02000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0000AFF" w:usb1="5000217F" w:usb2="00000021" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
+  <w:rsids>
+    <w:rsidRoot w:val="002455C5"/>
+    <w:rsid w:val="001C3835"/>
+    <w:rsid w:val="002455C5"/>
+    <w:rsid w:val="00FB10A9"/>
+  </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -4116,51 +3930,51 @@
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="66F3D3EF76E7411BA5DA933EF9DD2067">
     <w:name w:val="66F3D3EF76E7411BA5DA933EF9DD2067"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="A7D46A6CB9D24F898614481DF05EC381">
     <w:name w:val="A7D46A6CB9D24F898614481DF05EC381"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="4E17C0896171431FB59F9A7996E1AA18">
     <w:name w:val="4E17C0896171431FB59F9A7996E1AA18"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="40F442293B584D47B38F99E5C862A72B">
     <w:name w:val="40F442293B584D47B38F99E5C862A72B"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AF60327104BD42B6B060BE17212C9AB2">
     <w:name w:val="AF60327104BD42B6B060BE17212C9AB2"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="DDDF2059C1ED46F38914F46B3B8C7A0F">
     <w:name w:val="DDDF2059C1ED46F38914F46B3B8C7A0F"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="BD7A6DB0D0A14035A36B0ADF47238058">
     <w:name w:val="BD7A6DB0D0A14035A36B0ADF47238058"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
@@ -4368,65 +4182,65 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1A85D5D7-E0CA-4546-A0C1-F9644FBA5935}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>TerminalLeave.dotx</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>963</Words>
-  <Characters>5494</Characters>
+  <Words>1108</Words>
+  <Characters>5299</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>45</Lines>
-  <Paragraphs>12</Paragraphs>
+  <Lines>170</Lines>
+  <Paragraphs>97</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6445</CharactersWithSpaces>
+  <CharactersWithSpaces>6310</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Rebecca Follman</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>